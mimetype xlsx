--- v0 (2026-05-29)
+++ v1 (2026-07-16)
@@ -1,88 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{01D80349-F092-4E4E-8B87-B5FCDBFF2632}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30309"/>
+  <workbookPr/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FF507FA-D6E5-4BB1-8B86-29BBBDA82D13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="29020" windowHeight="15700" xr2:uid="{31E95B49-D82B-459E-993E-D01DFC795003}"/>
+    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="EEA LIC authorised broker CSN" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="287">
-[...1 lines deleted...]
-    <t>EEA authorised brokers</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="298">
+  <si>
+    <t>EEA Authorised Brokers</t>
   </si>
   <si>
     <t>Pseudonym</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>3 Dimensional Insurance Brokers (Europe) Limited</t>
   </si>
   <si>
     <t>DBE</t>
   </si>
   <si>
     <t>Academy Plus Insurance Limited</t>
   </si>
   <si>
     <t>API</t>
   </si>
   <si>
     <t>Acrisure Re Netherlands B.V.</t>
   </si>
   <si>
     <t>ARN</t>
   </si>
@@ -272,80 +266,95 @@
   <si>
     <t>Bluefriars Brokers Central Europe s.r.o</t>
   </si>
   <si>
     <t>BRB</t>
   </si>
   <si>
     <t>BMS Mediacion Iberia Correduria de Seguros Y Reaseguros SLU</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t xml:space="preserve">BRS International EU </t>
   </si>
   <si>
     <t>EBR</t>
   </si>
   <si>
     <t>Bureau Europeen D’Assurance Hospitaliere SAS</t>
   </si>
   <si>
     <t>BEA</t>
   </si>
   <si>
+    <t>Burns &amp; Wilcox Global Solutions Europe B.V.</t>
+  </si>
+  <si>
+    <t>HWK</t>
+  </si>
+  <si>
+    <t>BWE</t>
+  </si>
+  <si>
     <t>Celeritas Insurance Brokers S.R.L.</t>
   </si>
   <si>
     <t>CEL</t>
   </si>
   <si>
     <t>Channing Lucas Insurance Brokers (Cyprus) Ltd</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
     <t>Chedid Europe Insurance &amp; Reinsurance Brokerage Limited</t>
   </si>
   <si>
     <t>CHD</t>
   </si>
   <si>
     <t>CJ Coleman Srl</t>
   </si>
   <si>
     <t xml:space="preserve">COL </t>
   </si>
   <si>
     <t>Cofarco SAS</t>
   </si>
   <si>
     <t>COF</t>
   </si>
   <si>
+    <t>ConnectUW Europe SRL</t>
+  </si>
+  <si>
+    <t>CUE</t>
+  </si>
+  <si>
     <t>Cooper Gay SAS</t>
   </si>
   <si>
     <t>CGE</t>
   </si>
   <si>
     <t xml:space="preserve">CGU </t>
   </si>
   <si>
     <t>Courtage FM sas ta Cafe IB (Europe) SA</t>
   </si>
   <si>
     <t>CAF</t>
   </si>
   <si>
     <t xml:space="preserve">CR International SRL </t>
   </si>
   <si>
     <t>MAC</t>
   </si>
   <si>
     <t>Crotty Insurance Brokers Limited</t>
   </si>
   <si>
     <t>GRP</t>
@@ -617,50 +626,56 @@
   <si>
     <t>Martens &amp; Prahl International GmbH</t>
   </si>
   <si>
     <t>MPI</t>
   </si>
   <si>
     <t>Mason Courtier en Assurances</t>
   </si>
   <si>
     <t>HMC</t>
   </si>
   <si>
     <t xml:space="preserve">Mayrit Insurance Broker </t>
   </si>
   <si>
     <t>MYT</t>
   </si>
   <si>
     <t>MDS – Corretor de Seguros S.A.</t>
   </si>
   <si>
     <t>MDS</t>
   </si>
   <si>
+    <t>MDS Insurance Brokers Ltd</t>
+  </si>
+  <si>
+    <t>LEO</t>
+  </si>
+  <si>
     <t>Meridian Risk Solutions Europe GmbH</t>
   </si>
   <si>
     <t>MER</t>
   </si>
   <si>
     <t>MGP McGill and Partners Europe Limited</t>
   </si>
   <si>
     <t>MGP</t>
   </si>
   <si>
     <t>MIB Insurance Services Ltd</t>
   </si>
   <si>
     <t>MDI</t>
   </si>
   <si>
     <t>Miller Europe SPRL</t>
   </si>
   <si>
     <t>MEU</t>
   </si>
   <si>
     <t>Minories Insurance Brokers Ltd</t>
@@ -893,168 +908,245 @@
   <si>
     <t>Vespieren Global Markets</t>
   </si>
   <si>
     <t>VGM</t>
   </si>
   <si>
     <t>W Denis Europe, UADBB</t>
   </si>
   <si>
     <t>WDE</t>
   </si>
   <si>
     <t>Willis Towers Watson SA/NV</t>
   </si>
   <si>
     <t>WTW</t>
   </si>
   <si>
     <t>Wilson Smith Europe Insurance Brokers Limited</t>
   </si>
   <si>
     <t>WSE</t>
   </si>
   <si>
+    <t>WRS Lime Street Brokers GmbH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LSG </t>
+  </si>
+  <si>
     <t>Xact European Solutions ApS </t>
   </si>
   <si>
     <t>XEU</t>
+  </si>
+  <si>
+    <t>ZBL Zeus GmbH</t>
+  </si>
+  <si>
+    <t>AGU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="1">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="51"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="145F82"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="E87331"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="186C24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos Display" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1276,2644 +1368,3570 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A02EA8E2-325D-4E5E-9A1A-165CBB570145}">
-  <dimension ref="A1:I144"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C96837A1-14A9-4C69-87B0-5E02957C3E07}">
+  <dimension ref="A1:L180"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M14" sqref="M14"/>
+    <sheetView tabSelected="1" topLeftCell="A131" workbookViewId="0">
+      <selection activeCell="A106" sqref="A106"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="60.7265625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="63.85546875" customWidth="1"/>
+    <col min="4" max="9" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:12">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="1"/>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="2">
+      <c r="C2" s="4">
         <v>1856</v>
       </c>
-      <c r="D2" s="2"/>
-[...7 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="1"/>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="2">
+      <c r="C3" s="4">
         <v>1733</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="2">
+      <c r="E3" s="5">
         <v>1821</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="F3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="2">
+      <c r="G3" s="5">
         <v>1822</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="2">
+      <c r="I3" s="5">
         <v>1978</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="2">
+      <c r="C4" s="4">
         <v>1817</v>
       </c>
-      <c r="D4" s="2"/>
-[...7 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="1"/>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="2">
+      <c r="C5" s="4">
         <v>1414</v>
       </c>
-      <c r="D5" s="2"/>
-[...7 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="1"/>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="2">
+      <c r="C6" s="4">
         <v>2006</v>
       </c>
-      <c r="D6" s="2"/>
-[...7 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="1"/>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="2">
+      <c r="C7" s="4">
         <v>4069</v>
       </c>
-      <c r="D7" s="2"/>
-[...7 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="1"/>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="2">
+      <c r="C8" s="4">
         <v>1713</v>
       </c>
-      <c r="D8" s="2"/>
-[...7 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="1"/>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="2">
+      <c r="C9" s="4">
         <v>1391</v>
       </c>
-      <c r="D9" s="2"/>
-[...7 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="1"/>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B10" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="2">
+      <c r="C10" s="4">
         <v>1895</v>
       </c>
-      <c r="D10" s="2"/>
-[...7 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+      <c r="L10" s="1"/>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B11" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="2">
+      <c r="C11" s="4">
         <v>1849</v>
       </c>
-      <c r="D11" s="2"/>
-[...7 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="1"/>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B12" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="2">
+      <c r="C12" s="4">
         <v>1852</v>
       </c>
-      <c r="D12" s="2"/>
-[...7 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="1"/>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="2">
+      <c r="C13" s="4">
         <v>1728</v>
       </c>
-      <c r="D13" s="2"/>
-[...7 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="1"/>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="2">
+      <c r="C14" s="4">
         <v>1704</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E14" s="2">
+      <c r="E14" s="5">
         <v>1730</v>
       </c>
-      <c r="F14" s="2"/>
-[...5 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="1"/>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B15" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="C15" s="2">
+      <c r="C15" s="4">
         <v>790</v>
       </c>
-      <c r="D15" s="2"/>
-[...7 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="1"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B16" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="C16" s="2">
+      <c r="C16" s="4">
         <v>2011</v>
       </c>
-      <c r="D16" s="2"/>
-[...7 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="1"/>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B17" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="2">
+      <c r="C17" s="4">
         <v>1116</v>
       </c>
-      <c r="D17" s="2"/>
-[...7 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="1"/>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="B18" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="2">
+      <c r="C18" s="4">
         <v>1907</v>
       </c>
-      <c r="D18" s="2"/>
-[...7 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="1"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="B19" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C19" s="2">
+      <c r="C19" s="4">
         <v>1299</v>
       </c>
-      <c r="D19" s="2"/>
-[...7 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="1"/>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="B20" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="2">
+      <c r="C20" s="4">
         <v>1760</v>
       </c>
-      <c r="D20" s="2"/>
-[...7 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="1"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="B21" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="C21" s="2">
+      <c r="C21" s="4">
         <v>1791</v>
       </c>
-      <c r="D21" s="2"/>
-[...7 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="1"/>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="B22" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="C22" s="2">
+      <c r="C22" s="4">
         <v>1860</v>
       </c>
-      <c r="D22" s="2"/>
-[...7 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="1"/>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="B23" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="C23" s="2">
+      <c r="C23" s="4">
         <v>2312</v>
       </c>
-      <c r="D23" s="2"/>
-[...7 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="1"/>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="B24" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="C24" s="2">
+      <c r="C24" s="4">
         <v>1831</v>
       </c>
-      <c r="D24" s="2"/>
-[...7 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="1"/>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="B25" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="2">
+      <c r="C25" s="4">
         <v>1731</v>
       </c>
-      <c r="D25" s="2"/>
-[...7 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="1"/>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B26" s="2" t="s">
+      <c r="B26" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="C26" s="2">
+      <c r="C26" s="4">
         <v>1218</v>
       </c>
-      <c r="D26" s="2"/>
-[...7 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="1"/>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="B27" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="C27" s="2">
+      <c r="C27" s="4">
         <v>1706</v>
       </c>
-      <c r="D27" s="2"/>
-[...7 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="1"/>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="B28" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="C28" s="2">
+      <c r="C28" s="4">
         <v>1886</v>
       </c>
-      <c r="D28" s="2"/>
-[...7 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="1"/>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="B29" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="C29" s="2">
+      <c r="C29" s="4">
         <v>1632</v>
       </c>
-      <c r="D29" s="2"/>
-[...7 lines deleted...]
-      <c r="A30" s="1" t="s">
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="1"/>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B30" s="2" t="s">
+      <c r="B30" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="C30" s="2">
+      <c r="C30" s="4">
         <v>2292</v>
       </c>
-      <c r="D30" s="2"/>
-[...7 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="1"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B31" s="2" t="s">
+      <c r="B31" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="2">
+      <c r="C31" s="4">
         <v>1814</v>
       </c>
-      <c r="D31" s="2"/>
-[...7 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="1"/>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="B32" s="2" t="s">
+      <c r="B32" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="C32" s="2">
+      <c r="C32" s="4">
         <v>1819</v>
       </c>
-      <c r="D32" s="2"/>
-[...7 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="1"/>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B33" s="2" t="s">
+      <c r="B33" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="C33" s="2">
+      <c r="C33" s="4">
         <v>1705</v>
       </c>
-      <c r="D33" s="2"/>
-[...7 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="1"/>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="B34" s="2" t="s">
+      <c r="B34" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="2">
+      <c r="C34" s="4">
         <v>1953</v>
       </c>
-      <c r="D34" s="2"/>
-[...7 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="1"/>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="B35" s="2" t="s">
+      <c r="B35" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="C35" s="2">
+      <c r="C35" s="4">
         <v>1710</v>
       </c>
-      <c r="D35" s="2"/>
-[...7 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="1"/>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="B36" s="2" t="s">
+      <c r="B36" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="C36" s="2">
+      <c r="C36" s="4">
         <v>1802</v>
       </c>
-      <c r="D36" s="2"/>
-[...7 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="1"/>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="B37" s="2" t="s">
+      <c r="B37" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="C37" s="2">
+      <c r="C37" s="4">
         <v>1833</v>
       </c>
-      <c r="D37" s="2"/>
-[...7 lines deleted...]
-      <c r="A38" s="1" t="s">
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="1"/>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="B38" s="2" t="s">
+      <c r="B38" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="C38" s="2">
+      <c r="C38" s="4">
         <v>1707</v>
       </c>
-      <c r="D38" s="2"/>
-[...7 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="1"/>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="B39" s="2" t="s">
+      <c r="B39" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="C39" s="2">
+      <c r="C39" s="4">
         <v>1709</v>
       </c>
-      <c r="D39" s="2"/>
-[...7 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="1"/>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B40" s="2" t="s">
+      <c r="B40" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="2">
+      <c r="C40" s="4">
         <v>1339</v>
       </c>
-      <c r="D40" s="2"/>
-[...7 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="1"/>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B41" s="2" t="s">
+      <c r="B41" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="C41" s="2">
+      <c r="C41" s="8">
+        <v>1824</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E41" s="3">
+        <v>2288</v>
+      </c>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="1"/>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" s="4">
         <v>1194</v>
       </c>
-      <c r="D41" s="2"/>
-[...13 lines deleted...]
-      <c r="C42" s="2">
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+      <c r="L42" s="1"/>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C43" s="4">
         <v>1807</v>
       </c>
-      <c r="D42" s="2"/>
-[...13 lines deleted...]
-      <c r="C43" s="2">
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="1"/>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C44" s="4">
         <v>1371</v>
       </c>
-      <c r="D43" s="2"/>
-[...13 lines deleted...]
-      <c r="C44" s="2">
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="1"/>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C45" s="4">
         <v>1845</v>
       </c>
-      <c r="D44" s="2"/>
-[...13 lines deleted...]
-      <c r="C45" s="2">
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+      <c r="L45" s="1"/>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C46" s="4">
         <v>1718</v>
       </c>
-      <c r="D45" s="2"/>
-[...13 lines deleted...]
-      <c r="C46" s="2">
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="1"/>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C47" s="4">
+        <v>2320</v>
+      </c>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="1"/>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="4">
         <v>1349</v>
       </c>
-      <c r="D46" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="2">
+      <c r="D48" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E48" s="5">
         <v>1813</v>
       </c>
-      <c r="F46" s="2"/>
-[...11 lines deleted...]
-      <c r="C47" s="2">
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="1"/>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" s="4">
         <v>1862</v>
       </c>
-      <c r="D47" s="2"/>
-[...13 lines deleted...]
-      <c r="C48" s="2">
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="1"/>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C50" s="4">
         <v>1257</v>
       </c>
-      <c r="D48" s="2"/>
-[...13 lines deleted...]
-      <c r="C49" s="2">
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="1"/>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C51" s="4">
         <v>1797</v>
       </c>
-      <c r="D49" s="2"/>
-[...13 lines deleted...]
-      <c r="C50" s="2">
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="1"/>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C52" s="4">
         <v>1801</v>
       </c>
-      <c r="D50" s="2"/>
-[...13 lines deleted...]
-      <c r="C51" s="2">
+      <c r="D52" s="5"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="1"/>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C53" s="4">
         <v>1812</v>
       </c>
-      <c r="D51" s="2"/>
-[...13 lines deleted...]
-      <c r="C52" s="2">
+      <c r="D53" s="5"/>
+      <c r="E53" s="5"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="1"/>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C54" s="4">
         <v>2285</v>
       </c>
-      <c r="D52" s="2"/>
-[...13 lines deleted...]
-      <c r="C53" s="2">
+      <c r="D54" s="5"/>
+      <c r="E54" s="5"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+      <c r="L54" s="1"/>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="C55" s="9">
         <v>2007</v>
       </c>
-      <c r="D53" s="2"/>
-[...13 lines deleted...]
-      <c r="C54" s="2">
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="3"/>
+      <c r="I55" s="3"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="1"/>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C56" s="2">
         <v>1958</v>
       </c>
-      <c r="D54" s="2"/>
-[...13 lines deleted...]
-      <c r="C55" s="2">
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="1"/>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C57" s="2">
         <v>1700</v>
       </c>
-      <c r="D55" s="2"/>
-[...13 lines deleted...]
-      <c r="C56" s="2">
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="1"/>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C58" s="4">
         <v>1873</v>
       </c>
-      <c r="D56" s="2"/>
-[...13 lines deleted...]
-      <c r="C57" s="2">
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="3"/>
+      <c r="I58" s="3"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="1"/>
+    </row>
+    <row r="59" spans="1:12">
+      <c r="A59" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C59" s="4">
         <v>1790</v>
       </c>
-      <c r="D57" s="2"/>
-[...13 lines deleted...]
-      <c r="C58" s="2">
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="1"/>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C60" s="4">
         <v>1050</v>
       </c>
-      <c r="D58" s="2"/>
-[...13 lines deleted...]
-      <c r="C59" s="2">
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3"/>
+      <c r="I60" s="3"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+      <c r="L60" s="1"/>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C61" s="4">
         <v>1657</v>
       </c>
-      <c r="D59" s="2"/>
-[...13 lines deleted...]
-      <c r="C60" s="2">
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="1"/>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C62" s="4">
         <v>1755</v>
       </c>
-      <c r="D60" s="2"/>
-[...13 lines deleted...]
-      <c r="C61" s="2">
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="1"/>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C63" s="4">
         <v>1343</v>
       </c>
-      <c r="D61" s="2"/>
-[...13 lines deleted...]
-      <c r="C62" s="2">
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+      <c r="L63" s="1"/>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C64" s="2">
         <v>1387</v>
       </c>
-      <c r="D62" s="2"/>
-[...13 lines deleted...]
-      <c r="C63" s="2">
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+      <c r="L64" s="1"/>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C65" s="4">
         <v>1815</v>
       </c>
-      <c r="D63" s="2"/>
-[...13 lines deleted...]
-      <c r="C64" s="2">
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+      <c r="L65" s="1"/>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C66" s="4">
         <v>1990</v>
       </c>
-      <c r="D64" s="2"/>
-[...13 lines deleted...]
-      <c r="C65" s="2">
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+      <c r="L66" s="1"/>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C67" s="4">
         <v>2283</v>
       </c>
-      <c r="D65" s="2"/>
-[...13 lines deleted...]
-      <c r="C66" s="2">
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="3"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="1"/>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C68" s="4">
         <v>1829</v>
       </c>
-      <c r="D66" s="2"/>
-[...13 lines deleted...]
-      <c r="C67" s="2">
+      <c r="D68" s="3"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="1"/>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C69" s="4">
         <v>1732</v>
       </c>
-      <c r="D67" s="2"/>
-[...13 lines deleted...]
-      <c r="C68" s="2">
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3"/>
+      <c r="I69" s="3"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="1"/>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C70" s="4">
         <v>1155</v>
       </c>
-      <c r="D68" s="2"/>
-[...13 lines deleted...]
-      <c r="C69" s="2">
+      <c r="D70" s="5"/>
+      <c r="E70" s="5"/>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
+      <c r="H70" s="3"/>
+      <c r="I70" s="3"/>
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+      <c r="L70" s="1"/>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C71" s="4">
         <v>1280</v>
       </c>
-      <c r="D69" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="2">
+      <c r="D71" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="E71" s="5">
         <v>1645</v>
       </c>
-      <c r="F69" s="2"/>
-[...11 lines deleted...]
-      <c r="C70" s="2">
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3"/>
+      <c r="I71" s="3"/>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+      <c r="L71" s="1"/>
+    </row>
+    <row r="72" spans="1:12">
+      <c r="A72" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C72" s="4">
         <v>1726</v>
       </c>
-      <c r="D70" s="2"/>
-[...13 lines deleted...]
-      <c r="C71" s="2">
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
+      <c r="J72" s="2"/>
+      <c r="K72" s="2"/>
+      <c r="L72" s="1"/>
+    </row>
+    <row r="73" spans="1:12">
+      <c r="A73" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C73" s="4">
         <v>1703</v>
       </c>
-      <c r="D71" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E71" s="2">
+      <c r="D73" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="E73" s="5">
         <v>1794</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="2">
+      <c r="F73" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="G73" s="5">
         <v>1891</v>
       </c>
-      <c r="H71" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I71" s="2">
+      <c r="H73" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="I73" s="5">
         <v>2279</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C72" s="2">
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+      <c r="L73" s="1"/>
+    </row>
+    <row r="74" spans="1:12">
+      <c r="A74" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" s="4">
         <v>2000</v>
       </c>
-      <c r="D72" s="2"/>
-[...13 lines deleted...]
-      <c r="C73" s="2">
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="2"/>
+      <c r="K74" s="2"/>
+      <c r="L74" s="1"/>
+    </row>
+    <row r="75" spans="1:12">
+      <c r="A75" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C75" s="4">
         <v>1808</v>
       </c>
-      <c r="D73" s="2"/>
-[...13 lines deleted...]
-      <c r="C74" s="2">
+      <c r="D75" s="3"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
+      <c r="H75" s="3"/>
+      <c r="I75" s="3"/>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+      <c r="L75" s="1"/>
+    </row>
+    <row r="76" spans="1:12">
+      <c r="A76" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C76" s="4">
         <v>1337</v>
       </c>
-      <c r="D74" s="2"/>
-[...13 lines deleted...]
-      <c r="C75" s="2">
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+      <c r="I76" s="3"/>
+      <c r="J76" s="2"/>
+      <c r="K76" s="2"/>
+      <c r="L76" s="1"/>
+    </row>
+    <row r="77" spans="1:12">
+      <c r="A77" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C77" s="4">
         <v>1773</v>
       </c>
-      <c r="D75" s="2"/>
-[...13 lines deleted...]
-      <c r="C76" s="2">
+      <c r="D77" s="3"/>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
+      <c r="H77" s="3"/>
+      <c r="I77" s="3"/>
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+      <c r="L77" s="1"/>
+    </row>
+    <row r="78" spans="1:12">
+      <c r="A78" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C78" s="4">
         <v>1847</v>
       </c>
-      <c r="D76" s="2"/>
-[...13 lines deleted...]
-      <c r="C77" s="2">
+      <c r="D78" s="3"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
+      <c r="H78" s="3"/>
+      <c r="I78" s="3"/>
+      <c r="J78" s="2"/>
+      <c r="K78" s="2"/>
+      <c r="L78" s="1"/>
+    </row>
+    <row r="79" spans="1:12">
+      <c r="A79" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C79" s="4">
         <v>1826</v>
       </c>
-      <c r="D77" s="2"/>
-[...13 lines deleted...]
-      <c r="C78" s="2">
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+      <c r="I79" s="3"/>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+      <c r="L79" s="1"/>
+    </row>
+    <row r="80" spans="1:12">
+      <c r="A80" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C80" s="4">
         <v>1843</v>
       </c>
-      <c r="D78" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E78" s="2">
+      <c r="D80" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="E80" s="5">
         <v>1874</v>
       </c>
-      <c r="F78" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G78" s="2">
+      <c r="F80" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="G80" s="5">
         <v>1859</v>
       </c>
-      <c r="H78" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I78" s="2">
+      <c r="H80" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="I80" s="5">
         <v>1876</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C79" s="2">
+      <c r="J80" s="2"/>
+      <c r="K80" s="2"/>
+      <c r="L80" s="1"/>
+    </row>
+    <row r="81" spans="1:12">
+      <c r="A81" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C81" s="4">
         <v>2270</v>
       </c>
-      <c r="D79" s="2"/>
-[...13 lines deleted...]
-      <c r="C80" s="2">
+      <c r="D81" s="3"/>
+      <c r="E81" s="3"/>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
+      <c r="H81" s="3"/>
+      <c r="I81" s="3"/>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+      <c r="L81" s="1"/>
+    </row>
+    <row r="82" spans="1:12">
+      <c r="A82" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="C82" s="4">
         <v>1756</v>
       </c>
-      <c r="D80" s="2"/>
-[...13 lines deleted...]
-      <c r="C81" s="2">
+      <c r="D82" s="3"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+      <c r="I82" s="3"/>
+      <c r="J82" s="2"/>
+      <c r="K82" s="2"/>
+      <c r="L82" s="1"/>
+    </row>
+    <row r="83" spans="1:12">
+      <c r="A83" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C83" s="4">
         <v>1795</v>
       </c>
-      <c r="D81" s="2"/>
-[...13 lines deleted...]
-      <c r="C82" s="2">
+      <c r="D83" s="3"/>
+      <c r="E83" s="3"/>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
+      <c r="H83" s="3"/>
+      <c r="I83" s="3"/>
+      <c r="J83" s="2"/>
+      <c r="K83" s="2"/>
+      <c r="L83" s="1"/>
+    </row>
+    <row r="84" spans="1:12">
+      <c r="A84" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="C84" s="4">
         <v>1844</v>
       </c>
-      <c r="D82" s="2"/>
-[...13 lines deleted...]
-      <c r="C83" s="2">
+      <c r="D84" s="5"/>
+      <c r="E84" s="5"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
+      <c r="J84" s="2"/>
+      <c r="K84" s="2"/>
+      <c r="L84" s="1"/>
+    </row>
+    <row r="85" spans="1:12">
+      <c r="A85" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C85" s="4">
         <v>2284</v>
       </c>
-      <c r="D83" s="2"/>
-[...13 lines deleted...]
-      <c r="C84" s="2">
+      <c r="D85" s="5"/>
+      <c r="E85" s="5"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="3"/>
+      <c r="I85" s="3"/>
+      <c r="J85" s="2"/>
+      <c r="K85" s="2"/>
+      <c r="L85" s="1"/>
+    </row>
+    <row r="86" spans="1:12">
+      <c r="A86" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C86" s="4">
         <v>1811</v>
       </c>
-      <c r="D84" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="2">
+      <c r="D86" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E86" s="5">
         <v>1889</v>
       </c>
-      <c r="F84" s="2"/>
-[...11 lines deleted...]
-      <c r="C85" s="2">
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
+      <c r="H86" s="3"/>
+      <c r="I86" s="3"/>
+      <c r="J86" s="2"/>
+      <c r="K86" s="2"/>
+      <c r="L86" s="1"/>
+    </row>
+    <row r="87" spans="1:12">
+      <c r="A87" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C87" s="4">
         <v>1716</v>
       </c>
-      <c r="D85" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E85" s="2">
+      <c r="D87" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E87" s="5">
         <v>1757</v>
       </c>
-      <c r="F85" s="2"/>
-[...11 lines deleted...]
-      <c r="C86" s="2">
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
+      <c r="H87" s="3"/>
+      <c r="I87" s="3"/>
+      <c r="J87" s="2"/>
+      <c r="K87" s="2"/>
+      <c r="L87" s="1"/>
+    </row>
+    <row r="88" spans="1:12">
+      <c r="A88" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C88" s="4">
         <v>1951</v>
       </c>
-      <c r="D86" s="2"/>
-[...13 lines deleted...]
-      <c r="C87" s="2">
+      <c r="D88" s="5"/>
+      <c r="E88" s="5"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3"/>
+      <c r="I88" s="3"/>
+      <c r="J88" s="2"/>
+      <c r="K88" s="2"/>
+      <c r="L88" s="1"/>
+    </row>
+    <row r="89" spans="1:12">
+      <c r="A89" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C89" s="4">
         <v>1827</v>
       </c>
-      <c r="D87" s="2"/>
-[...13 lines deleted...]
-      <c r="C88" s="2">
+      <c r="D89" s="3"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3"/>
+      <c r="I89" s="3"/>
+      <c r="J89" s="2"/>
+      <c r="K89" s="2"/>
+      <c r="L89" s="1"/>
+    </row>
+    <row r="90" spans="1:12">
+      <c r="A90" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" s="4">
         <v>1853</v>
       </c>
-      <c r="D88" s="2"/>
-[...13 lines deleted...]
-      <c r="C89" s="2">
+      <c r="D90" s="3"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2"/>
+      <c r="L90" s="1"/>
+    </row>
+    <row r="91" spans="1:12">
+      <c r="A91" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C91" s="4">
         <v>1764</v>
       </c>
-      <c r="D89" s="2"/>
-[...13 lines deleted...]
-      <c r="C90" s="2">
+      <c r="D91" s="5"/>
+      <c r="E91" s="5"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
+      <c r="J91" s="2"/>
+      <c r="K91" s="2"/>
+      <c r="L91" s="1"/>
+    </row>
+    <row r="92" spans="1:12">
+      <c r="A92" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C92" s="4">
         <v>1723</v>
       </c>
-      <c r="D90" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E90" s="2">
+      <c r="D92" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E92" s="5">
         <v>1850</v>
       </c>
-      <c r="F90" s="2"/>
-[...11 lines deleted...]
-      <c r="C91" s="2">
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+      <c r="I92" s="3"/>
+      <c r="J92" s="2"/>
+      <c r="K92" s="2"/>
+      <c r="L92" s="1"/>
+    </row>
+    <row r="93" spans="1:12">
+      <c r="A93" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="C93" s="4">
         <v>1369</v>
       </c>
-      <c r="D91" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E91" s="2">
+      <c r="D93" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E93" s="5">
         <v>1693</v>
       </c>
-      <c r="F91" s="2"/>
-[...11 lines deleted...]
-      <c r="C92" s="2">
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+      <c r="L93" s="1"/>
+    </row>
+    <row r="94" spans="1:12">
+      <c r="A94" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C94" s="4">
         <v>1608</v>
       </c>
-      <c r="D92" s="2"/>
-[...13 lines deleted...]
-      <c r="C93" s="2">
+      <c r="D94" s="5"/>
+      <c r="E94" s="5"/>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="2"/>
+      <c r="K94" s="2"/>
+      <c r="L94" s="1"/>
+    </row>
+    <row r="95" spans="1:12">
+      <c r="A95" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C95" s="4">
         <v>2265</v>
       </c>
-      <c r="D93" s="2"/>
-[...13 lines deleted...]
-      <c r="C94" s="2">
+      <c r="D95" s="3"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
+      <c r="H95" s="3"/>
+      <c r="I95" s="3"/>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+      <c r="L95" s="1"/>
+    </row>
+    <row r="96" spans="1:12">
+      <c r="A96" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C96" s="4">
         <v>1634</v>
       </c>
-      <c r="D94" s="2"/>
-[...13 lines deleted...]
-      <c r="C95" s="2">
+      <c r="D96" s="3"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="2"/>
+      <c r="K96" s="2"/>
+      <c r="L96" s="1"/>
+    </row>
+    <row r="97" spans="1:12">
+      <c r="A97" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C97" s="4">
         <v>1609</v>
       </c>
-      <c r="D95" s="2"/>
-[...13 lines deleted...]
-      <c r="C96" s="2">
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+      <c r="L97" s="1"/>
+    </row>
+    <row r="98" spans="1:12">
+      <c r="A98" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="C98" s="4">
+        <v>1646</v>
+      </c>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3"/>
+      <c r="I98" s="3"/>
+      <c r="J98" s="2"/>
+      <c r="K98" s="2"/>
+      <c r="L98" s="1"/>
+    </row>
+    <row r="99" spans="1:12">
+      <c r="A99" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="C99" s="4">
         <v>1992</v>
       </c>
-      <c r="D96" s="2"/>
-[...13 lines deleted...]
-      <c r="C97" s="2">
+      <c r="D99" s="3"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
+      <c r="J99" s="2"/>
+      <c r="K99" s="2"/>
+      <c r="L99" s="1"/>
+    </row>
+    <row r="100" spans="1:12">
+      <c r="A100" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C100" s="4">
         <v>1798</v>
       </c>
-      <c r="D97" s="2"/>
-[...13 lines deleted...]
-      <c r="C98" s="2">
+      <c r="D100" s="3"/>
+      <c r="E100" s="3"/>
+      <c r="F100"/>
+      <c r="G100" s="3"/>
+      <c r="H100" s="3"/>
+      <c r="I100" s="3"/>
+      <c r="J100" s="2"/>
+      <c r="K100" s="2"/>
+      <c r="L100" s="1"/>
+    </row>
+    <row r="101" spans="1:12">
+      <c r="A101" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C101" s="4">
         <v>1837</v>
       </c>
-      <c r="D98" s="2"/>
-[...13 lines deleted...]
-      <c r="C99" s="2">
+      <c r="D101" s="3"/>
+      <c r="E101" s="3"/>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
+      <c r="H101" s="3"/>
+      <c r="I101" s="3"/>
+      <c r="J101" s="2"/>
+      <c r="K101" s="2"/>
+      <c r="L101" s="1"/>
+    </row>
+    <row r="102" spans="1:12">
+      <c r="A102" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="C102" s="4">
         <v>1715</v>
       </c>
-      <c r="D99" s="2"/>
-[...13 lines deleted...]
-      <c r="C100" s="2">
+      <c r="D102" s="3"/>
+      <c r="E102" s="3"/>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
+      <c r="H102" s="3"/>
+      <c r="I102" s="3"/>
+      <c r="J102" s="2"/>
+      <c r="K102" s="2"/>
+      <c r="L102" s="1"/>
+    </row>
+    <row r="103" spans="1:12">
+      <c r="A103" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="C103" s="4">
         <v>1863</v>
       </c>
-      <c r="D100" s="2"/>
-[...13 lines deleted...]
-      <c r="C101" s="2">
+      <c r="D103" s="3"/>
+      <c r="E103" s="3"/>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
+      <c r="H103" s="3"/>
+      <c r="I103" s="3"/>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+      <c r="L103" s="1"/>
+    </row>
+    <row r="104" spans="1:12">
+      <c r="A104" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C104" s="4">
         <v>1676</v>
       </c>
-      <c r="D101" s="2"/>
-[...13 lines deleted...]
-      <c r="C102" s="2">
+      <c r="D104" s="3"/>
+      <c r="E104" s="3"/>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
+      <c r="H104" s="3"/>
+      <c r="I104" s="3"/>
+      <c r="J104" s="2"/>
+      <c r="K104" s="2"/>
+      <c r="L104" s="1"/>
+    </row>
+    <row r="105" spans="1:12">
+      <c r="A105" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C105" s="4">
         <v>1865</v>
       </c>
-      <c r="D102" s="2"/>
-[...13 lines deleted...]
-      <c r="C103" s="2">
+      <c r="D105" s="3"/>
+      <c r="E105" s="3"/>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
+      <c r="H105" s="3"/>
+      <c r="I105" s="3"/>
+      <c r="J105" s="2"/>
+      <c r="K105" s="2"/>
+      <c r="L105" s="1"/>
+    </row>
+    <row r="106" spans="1:12">
+      <c r="A106" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C106" s="4">
         <v>1834</v>
       </c>
-      <c r="D103" s="2"/>
-[...13 lines deleted...]
-      <c r="C104" s="2">
+      <c r="D106" s="3"/>
+      <c r="E106" s="3"/>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
+      <c r="H106" s="3"/>
+      <c r="I106" s="3"/>
+      <c r="J106" s="2"/>
+      <c r="K106" s="2"/>
+      <c r="L106" s="1"/>
+    </row>
+    <row r="107" spans="1:12">
+      <c r="A107" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C107" s="4">
         <v>1747</v>
       </c>
-      <c r="D104" s="2"/>
-[...13 lines deleted...]
-      <c r="C105" s="2">
+      <c r="D107" s="3"/>
+      <c r="E107" s="3"/>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
+      <c r="H107" s="3"/>
+      <c r="I107" s="3"/>
+      <c r="J107" s="2"/>
+      <c r="K107" s="2"/>
+      <c r="L107" s="1"/>
+    </row>
+    <row r="108" spans="1:12">
+      <c r="A108" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C108" s="4">
         <v>1751</v>
       </c>
-      <c r="D105" s="2"/>
-[...13 lines deleted...]
-      <c r="C106" s="2">
+      <c r="D108" s="5"/>
+      <c r="E108" s="5"/>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
+      <c r="H108" s="3"/>
+      <c r="I108" s="3"/>
+      <c r="J108" s="2"/>
+      <c r="K108" s="2"/>
+      <c r="L108" s="1"/>
+    </row>
+    <row r="109" spans="1:12">
+      <c r="A109" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C109" s="4">
         <v>1770</v>
       </c>
-      <c r="D106" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E106" s="2">
+      <c r="D109" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E109" s="5">
         <v>1955</v>
       </c>
-      <c r="F106" s="2"/>
-[...11 lines deleted...]
-      <c r="C107" s="2">
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
+      <c r="H109" s="3"/>
+      <c r="I109" s="3"/>
+      <c r="J109" s="2"/>
+      <c r="K109" s="2"/>
+      <c r="L109" s="1"/>
+    </row>
+    <row r="110" spans="1:12">
+      <c r="A110" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="C110" s="4">
         <v>1816</v>
       </c>
-      <c r="D107" s="2"/>
-[...13 lines deleted...]
-      <c r="C108" s="2">
+      <c r="D110" s="5"/>
+      <c r="E110" s="5"/>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
+      <c r="H110" s="3"/>
+      <c r="I110" s="3"/>
+      <c r="J110" s="2"/>
+      <c r="K110" s="2"/>
+      <c r="L110" s="1"/>
+    </row>
+    <row r="111" spans="1:12">
+      <c r="A111" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="C111" s="4">
         <v>1759</v>
       </c>
-      <c r="D108" s="2"/>
-[...13 lines deleted...]
-      <c r="C109" s="2">
+      <c r="D111" s="5"/>
+      <c r="E111" s="5"/>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="2"/>
+      <c r="K111" s="2"/>
+      <c r="L111" s="1"/>
+    </row>
+    <row r="112" spans="1:12">
+      <c r="A112" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C112" s="4">
         <v>1846</v>
       </c>
-      <c r="D109" s="2"/>
-[...13 lines deleted...]
-      <c r="C110" s="2">
+      <c r="D112" s="3"/>
+      <c r="E112" s="3"/>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="2"/>
+      <c r="K112" s="2"/>
+      <c r="L112" s="1"/>
+    </row>
+    <row r="113" spans="1:12">
+      <c r="A113" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C113" s="4">
         <v>1832</v>
       </c>
-      <c r="D110" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E110" s="2">
+      <c r="D113" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="E113" s="5">
         <v>1841</v>
       </c>
-      <c r="F110" s="2"/>
-[...11 lines deleted...]
-      <c r="C111" s="2">
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
+      <c r="J113" s="2"/>
+      <c r="K113" s="2"/>
+      <c r="L113" s="1"/>
+    </row>
+    <row r="114" spans="1:12">
+      <c r="A114" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="C114" s="4">
         <v>1789</v>
       </c>
-      <c r="D111" s="2"/>
-[...13 lines deleted...]
-      <c r="C112" s="2">
+      <c r="D114" s="5"/>
+      <c r="E114" s="5"/>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
+      <c r="H114" s="3"/>
+      <c r="I114" s="3"/>
+      <c r="J114" s="2"/>
+      <c r="K114" s="2"/>
+      <c r="L114" s="1"/>
+    </row>
+    <row r="115" spans="1:12">
+      <c r="A115" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C115" s="4">
         <v>2266</v>
       </c>
-      <c r="D112" s="2"/>
-[...13 lines deleted...]
-      <c r="C113" s="2">
+      <c r="D115" s="5"/>
+      <c r="E115" s="5"/>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
+      <c r="H115" s="3"/>
+      <c r="I115" s="3"/>
+      <c r="J115" s="2"/>
+      <c r="K115" s="2"/>
+      <c r="L115" s="1"/>
+    </row>
+    <row r="116" spans="1:12">
+      <c r="A116" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C116" s="4">
         <v>2314</v>
       </c>
-      <c r="D113" s="2"/>
-[...13 lines deleted...]
-      <c r="C114" s="2">
+      <c r="D116" s="3"/>
+      <c r="E116" s="3"/>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
+      <c r="J116" s="2"/>
+      <c r="K116" s="2"/>
+      <c r="L116" s="1"/>
+    </row>
+    <row r="117" spans="1:12">
+      <c r="A117" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C117" s="4">
         <v>1103</v>
       </c>
-      <c r="D114" s="2"/>
-[...13 lines deleted...]
-      <c r="C115" s="2">
+      <c r="D117" s="3"/>
+      <c r="E117" s="3"/>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
+      <c r="H117" s="3"/>
+      <c r="I117" s="3"/>
+      <c r="J117" s="2"/>
+      <c r="K117" s="2"/>
+      <c r="L117" s="1"/>
+    </row>
+    <row r="118" spans="1:12">
+      <c r="A118" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C118" s="4">
         <v>1669</v>
       </c>
-      <c r="D115" s="2"/>
-[...13 lines deleted...]
-      <c r="C116" s="2">
+      <c r="D118" s="3"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="2"/>
+      <c r="K118" s="2"/>
+      <c r="L118" s="1"/>
+    </row>
+    <row r="119" spans="1:12">
+      <c r="A119" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C119" s="4">
         <v>1255</v>
       </c>
-      <c r="D116" s="2"/>
-[...13 lines deleted...]
-      <c r="C117" s="2">
+      <c r="D119" s="3"/>
+      <c r="E119" s="3"/>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
+      <c r="H119" s="3"/>
+      <c r="I119" s="3"/>
+      <c r="J119" s="2"/>
+      <c r="K119" s="2"/>
+      <c r="L119" s="1"/>
+    </row>
+    <row r="120" spans="1:12">
+      <c r="A120" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C120" s="4">
         <v>1870</v>
       </c>
-      <c r="D117" s="2"/>
-[...13 lines deleted...]
-      <c r="C118" s="2">
+      <c r="D120" s="3"/>
+      <c r="E120" s="3"/>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
+      <c r="H120" s="3"/>
+      <c r="I120" s="3"/>
+      <c r="J120" s="2"/>
+      <c r="K120" s="2"/>
+      <c r="L120" s="1"/>
+    </row>
+    <row r="121" spans="1:12">
+      <c r="A121" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="C121" s="4">
         <v>1838</v>
       </c>
-      <c r="D118" s="2"/>
-[...13 lines deleted...]
-      <c r="C119" s="2">
+      <c r="D121" s="3"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3"/>
+      <c r="I121" s="3"/>
+      <c r="J121" s="2"/>
+      <c r="K121" s="2"/>
+      <c r="L121" s="1"/>
+    </row>
+    <row r="122" spans="1:12">
+      <c r="A122" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C122" s="4">
         <v>1883</v>
       </c>
-      <c r="D119" s="2"/>
-[...13 lines deleted...]
-      <c r="C120" s="2">
+      <c r="D122" s="3"/>
+      <c r="E122" s="3"/>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
+      <c r="H122" s="3"/>
+      <c r="I122" s="3"/>
+      <c r="J122" s="2"/>
+      <c r="K122" s="2"/>
+      <c r="L122" s="1"/>
+    </row>
+    <row r="123" spans="1:12">
+      <c r="A123" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C123" s="4">
         <v>1762</v>
       </c>
-      <c r="D120" s="2"/>
-[...13 lines deleted...]
-      <c r="C121" s="2">
+      <c r="D123" s="3"/>
+      <c r="E123" s="3"/>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
+      <c r="H123" s="3"/>
+      <c r="I123" s="3"/>
+      <c r="J123" s="2"/>
+      <c r="K123" s="2"/>
+      <c r="L123" s="1"/>
+    </row>
+    <row r="124" spans="1:12">
+      <c r="A124" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C124" s="4">
         <v>1973</v>
       </c>
-      <c r="D121" s="2"/>
-[...13 lines deleted...]
-      <c r="C122" s="2">
+      <c r="D124" s="3"/>
+      <c r="E124" s="3"/>
+      <c r="F124" s="3"/>
+      <c r="G124" s="3"/>
+      <c r="H124" s="3"/>
+      <c r="I124" s="3"/>
+      <c r="J124" s="2"/>
+      <c r="K124" s="2"/>
+      <c r="L124" s="1"/>
+    </row>
+    <row r="125" spans="1:12">
+      <c r="A125" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C125" s="4">
         <v>1096</v>
       </c>
-      <c r="D122" s="2"/>
-[...13 lines deleted...]
-      <c r="C123" s="2">
+      <c r="D125" s="3"/>
+      <c r="E125" s="3"/>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
+      <c r="H125" s="3"/>
+      <c r="I125" s="3"/>
+      <c r="J125" s="2"/>
+      <c r="K125" s="2"/>
+      <c r="L125" s="1"/>
+    </row>
+    <row r="126" spans="1:12">
+      <c r="A126" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C126" s="4">
         <v>1825</v>
       </c>
-      <c r="D123" s="2"/>
-[...13 lines deleted...]
-      <c r="C124" s="2">
+      <c r="D126" s="3"/>
+      <c r="E126" s="3"/>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
+      <c r="H126" s="3"/>
+      <c r="I126" s="3"/>
+      <c r="J126" s="2"/>
+      <c r="K126" s="2"/>
+      <c r="L126" s="1"/>
+    </row>
+    <row r="127" spans="1:12">
+      <c r="A127" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C127" s="4">
         <v>1954</v>
       </c>
-      <c r="D124" s="2"/>
-[...13 lines deleted...]
-      <c r="C125" s="2">
+      <c r="D127" s="3"/>
+      <c r="E127" s="3"/>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
+      <c r="H127" s="3"/>
+      <c r="I127" s="3"/>
+      <c r="J127" s="2"/>
+      <c r="K127" s="2"/>
+      <c r="L127" s="1"/>
+    </row>
+    <row r="128" spans="1:12">
+      <c r="A128" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C128" s="4">
         <v>1585</v>
       </c>
-      <c r="D125" s="2"/>
-[...13 lines deleted...]
-      <c r="C126" s="2">
+      <c r="D128" s="3"/>
+      <c r="E128" s="3"/>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
+      <c r="H128" s="3"/>
+      <c r="I128" s="3"/>
+      <c r="J128" s="2"/>
+      <c r="K128" s="2"/>
+      <c r="L128" s="1"/>
+    </row>
+    <row r="129" spans="1:12">
+      <c r="A129" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="C129" s="4">
         <v>1321</v>
       </c>
-      <c r="D126" s="2"/>
-[...13 lines deleted...]
-      <c r="C127" s="2">
+      <c r="D129" s="3"/>
+      <c r="E129" s="3"/>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
+      <c r="H129" s="3"/>
+      <c r="I129" s="3"/>
+      <c r="J129" s="2"/>
+      <c r="K129" s="2"/>
+      <c r="L129" s="1"/>
+    </row>
+    <row r="130" spans="1:12">
+      <c r="A130" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C130" s="4">
         <v>1637</v>
       </c>
-      <c r="D127" s="2"/>
-[...13 lines deleted...]
-      <c r="C128" s="2">
+      <c r="D130" s="3"/>
+      <c r="E130" s="3"/>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
+      <c r="H130" s="3"/>
+      <c r="I130" s="3"/>
+      <c r="J130" s="2"/>
+      <c r="K130" s="2"/>
+      <c r="L130" s="1"/>
+    </row>
+    <row r="131" spans="1:12">
+      <c r="A131" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C131" s="4">
         <v>1848</v>
       </c>
-      <c r="D128" s="2"/>
-[...13 lines deleted...]
-      <c r="C129" s="2">
+      <c r="D131" s="3"/>
+      <c r="E131" s="3"/>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
+      <c r="H131" s="3"/>
+      <c r="I131" s="3"/>
+      <c r="J131" s="2"/>
+      <c r="K131" s="2"/>
+      <c r="L131" s="1"/>
+    </row>
+    <row r="132" spans="1:12">
+      <c r="A132" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="C132" s="4">
         <v>1754</v>
       </c>
-      <c r="D129" s="2"/>
-[...13 lines deleted...]
-      <c r="C130" s="2">
+      <c r="D132" s="3"/>
+      <c r="E132" s="3"/>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
+      <c r="H132" s="3"/>
+      <c r="I132" s="3"/>
+      <c r="J132" s="2"/>
+      <c r="K132" s="2"/>
+      <c r="L132" s="1"/>
+    </row>
+    <row r="133" spans="1:12">
+      <c r="A133" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C133" s="4">
         <v>1839</v>
       </c>
-      <c r="D130" s="2"/>
-[...13 lines deleted...]
-      <c r="C131" s="2">
+      <c r="D133" s="3"/>
+      <c r="E133" s="3"/>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
+      <c r="H133" s="3"/>
+      <c r="I133" s="3"/>
+      <c r="J133" s="2"/>
+      <c r="K133" s="2"/>
+      <c r="L133" s="1"/>
+    </row>
+    <row r="134" spans="1:12">
+      <c r="A134" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C134" s="4">
         <v>1714</v>
       </c>
-      <c r="D131" s="2"/>
-[...13 lines deleted...]
-      <c r="C132" s="2">
+      <c r="D134" s="3"/>
+      <c r="E134" s="3"/>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
+      <c r="H134" s="3"/>
+      <c r="I134" s="3"/>
+      <c r="J134" s="2"/>
+      <c r="K134" s="2"/>
+      <c r="L134" s="1"/>
+    </row>
+    <row r="135" spans="1:12">
+      <c r="A135" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C135" s="4">
         <v>1875</v>
       </c>
-      <c r="D132" s="2"/>
-[...13 lines deleted...]
-      <c r="C133" s="2">
+      <c r="D135" s="3"/>
+      <c r="E135" s="3"/>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
+      <c r="H135" s="3"/>
+      <c r="I135" s="3"/>
+      <c r="J135" s="2"/>
+      <c r="K135" s="2"/>
+      <c r="L135" s="1"/>
+    </row>
+    <row r="136" spans="1:12">
+      <c r="A136" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C136" s="4">
         <v>2282</v>
       </c>
-      <c r="D133" s="2"/>
-[...13 lines deleted...]
-      <c r="C134" s="2">
+      <c r="D136" s="3"/>
+      <c r="E136" s="3"/>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
+      <c r="H136" s="3"/>
+      <c r="I136" s="3"/>
+      <c r="J136" s="2"/>
+      <c r="K136" s="2"/>
+      <c r="L136" s="1"/>
+    </row>
+    <row r="137" spans="1:12">
+      <c r="A137" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="C137" s="4">
         <v>1745</v>
       </c>
-      <c r="D134" s="2"/>
-[...13 lines deleted...]
-      <c r="C135" s="2">
+      <c r="D137" s="3"/>
+      <c r="E137" s="3"/>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
+      <c r="H137" s="3"/>
+      <c r="I137" s="3"/>
+      <c r="J137" s="2"/>
+      <c r="K137" s="2"/>
+      <c r="L137" s="1"/>
+    </row>
+    <row r="138" spans="1:12">
+      <c r="A138" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="C138" s="4">
         <v>1600</v>
       </c>
-      <c r="D135" s="2"/>
-[...13 lines deleted...]
-      <c r="C136" s="2">
+      <c r="D138" s="3"/>
+      <c r="E138" s="3"/>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
+      <c r="H138" s="3"/>
+      <c r="I138" s="3"/>
+      <c r="J138" s="2"/>
+      <c r="K138" s="2"/>
+      <c r="L138" s="1"/>
+    </row>
+    <row r="139" spans="1:12">
+      <c r="A139" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C139" s="4">
         <v>2268</v>
       </c>
-      <c r="D136" s="2"/>
-[...13 lines deleted...]
-      <c r="C137" s="2">
+      <c r="D139" s="3"/>
+      <c r="E139" s="3"/>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
+      <c r="H139" s="3"/>
+      <c r="I139" s="3"/>
+      <c r="J139" s="2"/>
+      <c r="K139" s="2"/>
+      <c r="L139" s="1"/>
+    </row>
+    <row r="140" spans="1:12">
+      <c r="A140" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="C140" s="4">
         <v>1998</v>
       </c>
-      <c r="D137" s="2"/>
-[...13 lines deleted...]
-      <c r="C138" s="2">
+      <c r="D140" s="3"/>
+      <c r="E140" s="3"/>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
+      <c r="H140" s="3"/>
+      <c r="I140" s="3"/>
+      <c r="J140" s="2"/>
+      <c r="K140" s="2"/>
+      <c r="L140" s="1"/>
+    </row>
+    <row r="141" spans="1:12">
+      <c r="A141" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C141" s="4">
         <v>1410</v>
       </c>
-      <c r="D138" s="2"/>
-[...13 lines deleted...]
-      <c r="C139" s="2">
+      <c r="D141" s="3"/>
+      <c r="E141" s="3"/>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
+      <c r="H141" s="3"/>
+      <c r="I141" s="3"/>
+      <c r="J141" s="2"/>
+      <c r="K141" s="2"/>
+      <c r="L141" s="1"/>
+    </row>
+    <row r="142" spans="1:12">
+      <c r="A142" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="C142" s="4">
         <v>1864</v>
       </c>
-      <c r="D139" s="2"/>
-[...13 lines deleted...]
-      <c r="C140" s="2">
+      <c r="D142" s="3"/>
+      <c r="E142" s="3"/>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
+      <c r="H142" s="3"/>
+      <c r="I142" s="3"/>
+      <c r="J142" s="2"/>
+      <c r="K142" s="2"/>
+      <c r="L142" s="1"/>
+    </row>
+    <row r="143" spans="1:12">
+      <c r="A143" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C143" s="4">
         <v>1698</v>
       </c>
-      <c r="D140" s="2"/>
-[...13 lines deleted...]
-      <c r="C141" s="2">
+      <c r="D143" s="3"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3"/>
+      <c r="I143" s="3"/>
+      <c r="J143" s="2"/>
+      <c r="K143" s="2"/>
+      <c r="L143" s="1"/>
+    </row>
+    <row r="144" spans="1:12">
+      <c r="A144" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="C144" s="4">
         <v>1982</v>
       </c>
-      <c r="D141" s="2"/>
-[...13 lines deleted...]
-      <c r="C142" s="2">
+      <c r="D144" s="3"/>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3"/>
+      <c r="I144" s="3"/>
+      <c r="J144" s="2"/>
+      <c r="K144" s="2"/>
+      <c r="L144" s="1"/>
+    </row>
+    <row r="145" spans="1:12">
+      <c r="A145" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C145" s="4">
+        <v>1989</v>
+      </c>
+      <c r="D145" s="3"/>
+      <c r="E145" s="3"/>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
+      <c r="H145" s="3"/>
+      <c r="I145" s="3"/>
+      <c r="J145" s="2"/>
+      <c r="K145" s="2"/>
+      <c r="L145" s="1"/>
+    </row>
+    <row r="146" spans="1:12">
+      <c r="A146" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="C146" s="4">
         <v>1855</v>
       </c>
-      <c r="D142" s="2"/>
-[...24 lines deleted...]
-      <c r="I144" s="2"/>
+      <c r="D146" s="3"/>
+      <c r="E146" s="3"/>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
+      <c r="H146" s="3"/>
+      <c r="I146" s="3"/>
+      <c r="J146" s="2"/>
+      <c r="K146" s="2"/>
+      <c r="L146" s="1"/>
+    </row>
+    <row r="147" spans="1:12">
+      <c r="A147" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C147" s="2">
+        <v>2322</v>
+      </c>
+      <c r="D147" s="11"/>
+      <c r="E147" s="11"/>
+      <c r="F147" s="11"/>
+      <c r="G147" s="11"/>
+      <c r="H147" s="11"/>
+      <c r="I147" s="11"/>
+      <c r="J147" s="12"/>
+      <c r="K147" s="12"/>
+      <c r="L147" s="12"/>
+    </row>
+    <row r="148" spans="1:12">
+      <c r="A148" s="1"/>
+      <c r="B148" s="2"/>
+      <c r="C148" s="1"/>
+      <c r="D148" s="11"/>
+      <c r="E148" s="11"/>
+      <c r="F148" s="11"/>
+      <c r="G148" s="11"/>
+      <c r="H148" s="11"/>
+      <c r="I148" s="11"/>
+      <c r="J148" s="12"/>
+      <c r="K148" s="12"/>
+      <c r="L148" s="12"/>
+    </row>
+    <row r="149" spans="1:12">
+      <c r="A149" s="1"/>
+      <c r="B149" s="2"/>
+      <c r="C149" s="1"/>
+      <c r="D149" s="11"/>
+      <c r="E149" s="11"/>
+      <c r="F149" s="11"/>
+      <c r="G149" s="11"/>
+      <c r="H149" s="11"/>
+      <c r="I149" s="11"/>
+      <c r="J149" s="12"/>
+      <c r="K149" s="12"/>
+      <c r="L149" s="12"/>
+    </row>
+    <row r="150" spans="1:12">
+      <c r="A150" s="1"/>
+      <c r="B150" s="2"/>
+      <c r="C150" s="1"/>
+      <c r="D150" s="11"/>
+      <c r="E150" s="11"/>
+      <c r="F150" s="11"/>
+      <c r="G150" s="11"/>
+      <c r="H150" s="11"/>
+      <c r="I150" s="11"/>
+      <c r="J150" s="12"/>
+      <c r="K150" s="12"/>
+      <c r="L150" s="12"/>
+    </row>
+    <row r="151" spans="1:12">
+      <c r="A151" s="1"/>
+      <c r="B151" s="2"/>
+      <c r="C151" s="1"/>
+      <c r="D151" s="11"/>
+      <c r="E151" s="11"/>
+      <c r="F151" s="11"/>
+      <c r="G151" s="11"/>
+      <c r="H151" s="11"/>
+      <c r="I151" s="11"/>
+      <c r="J151" s="12"/>
+      <c r="K151" s="12"/>
+      <c r="L151" s="12"/>
+    </row>
+    <row r="152" spans="1:12">
+      <c r="A152" s="1"/>
+      <c r="B152" s="2"/>
+      <c r="C152" s="1"/>
+      <c r="D152" s="11"/>
+      <c r="E152" s="11"/>
+      <c r="F152" s="11"/>
+      <c r="G152" s="11"/>
+      <c r="H152" s="11"/>
+      <c r="I152" s="11"/>
+      <c r="J152" s="12"/>
+      <c r="K152" s="12"/>
+      <c r="L152" s="12"/>
+    </row>
+    <row r="153" spans="1:12">
+      <c r="A153" s="1"/>
+      <c r="B153" s="2"/>
+      <c r="C153" s="1"/>
+      <c r="D153" s="11"/>
+      <c r="E153" s="11"/>
+      <c r="F153" s="11"/>
+      <c r="G153" s="11"/>
+      <c r="H153" s="11"/>
+      <c r="I153" s="11"/>
+      <c r="J153" s="12"/>
+      <c r="K153" s="12"/>
+      <c r="L153" s="12"/>
+    </row>
+    <row r="154" spans="1:12">
+      <c r="A154" s="1"/>
+      <c r="B154" s="2"/>
+      <c r="C154" s="1"/>
+      <c r="D154" s="11"/>
+      <c r="E154" s="11"/>
+      <c r="F154" s="11"/>
+      <c r="G154" s="11"/>
+      <c r="H154" s="11"/>
+      <c r="I154" s="11"/>
+      <c r="J154" s="12"/>
+      <c r="K154" s="12"/>
+      <c r="L154" s="12"/>
+    </row>
+    <row r="155" spans="1:12">
+      <c r="A155" s="1"/>
+      <c r="B155" s="2"/>
+      <c r="C155" s="1"/>
+      <c r="D155" s="11"/>
+      <c r="E155" s="11"/>
+      <c r="F155" s="11"/>
+      <c r="G155" s="11"/>
+      <c r="H155" s="11"/>
+      <c r="I155" s="11"/>
+      <c r="J155" s="12"/>
+      <c r="K155" s="12"/>
+      <c r="L155" s="12"/>
+    </row>
+    <row r="156" spans="1:12">
+      <c r="A156" s="1"/>
+      <c r="B156" s="2"/>
+      <c r="C156" s="1"/>
+      <c r="D156" s="11"/>
+      <c r="E156" s="11"/>
+      <c r="F156" s="11"/>
+      <c r="G156" s="11"/>
+      <c r="H156" s="11"/>
+      <c r="I156" s="11"/>
+      <c r="J156" s="12"/>
+      <c r="K156" s="12"/>
+      <c r="L156" s="12"/>
+    </row>
+    <row r="157" spans="1:12">
+      <c r="A157" s="1"/>
+      <c r="B157" s="2"/>
+      <c r="C157" s="1"/>
+      <c r="D157" s="11"/>
+      <c r="E157" s="11"/>
+      <c r="F157" s="11"/>
+      <c r="G157" s="11"/>
+      <c r="H157" s="11"/>
+      <c r="I157" s="11"/>
+      <c r="J157" s="12"/>
+      <c r="K157" s="12"/>
+      <c r="L157" s="12"/>
+    </row>
+    <row r="158" spans="1:12">
+      <c r="A158" s="1"/>
+      <c r="B158" s="2"/>
+      <c r="C158" s="1"/>
+      <c r="D158" s="11"/>
+      <c r="E158" s="11"/>
+      <c r="F158" s="11"/>
+      <c r="G158" s="11"/>
+      <c r="H158" s="11"/>
+      <c r="I158" s="11"/>
+      <c r="J158" s="12"/>
+      <c r="K158" s="12"/>
+      <c r="L158" s="12"/>
+    </row>
+    <row r="159" spans="1:12">
+      <c r="A159" s="1"/>
+      <c r="B159" s="2"/>
+      <c r="C159" s="1"/>
+      <c r="D159" s="11"/>
+      <c r="E159" s="11"/>
+      <c r="F159" s="11"/>
+      <c r="G159" s="11"/>
+      <c r="H159" s="11"/>
+      <c r="I159" s="11"/>
+      <c r="J159" s="12"/>
+      <c r="K159" s="12"/>
+      <c r="L159" s="12"/>
+    </row>
+    <row r="160" spans="1:12">
+      <c r="A160" s="1"/>
+      <c r="B160" s="2"/>
+      <c r="C160" s="1"/>
+      <c r="D160" s="11"/>
+      <c r="E160" s="11"/>
+      <c r="F160" s="11"/>
+      <c r="G160" s="11"/>
+      <c r="H160" s="11"/>
+      <c r="I160" s="11"/>
+      <c r="J160" s="12"/>
+      <c r="K160" s="12"/>
+      <c r="L160" s="12"/>
+    </row>
+    <row r="161" spans="1:12">
+      <c r="A161" s="1"/>
+      <c r="B161" s="2"/>
+      <c r="C161" s="1"/>
+      <c r="D161" s="11"/>
+      <c r="E161" s="11"/>
+      <c r="F161" s="11"/>
+      <c r="G161" s="11"/>
+      <c r="H161" s="11"/>
+      <c r="I161" s="11"/>
+      <c r="J161" s="12"/>
+      <c r="K161" s="12"/>
+      <c r="L161" s="12"/>
+    </row>
+    <row r="162" spans="1:12">
+      <c r="A162" s="1"/>
+      <c r="B162" s="2"/>
+      <c r="C162" s="1"/>
+      <c r="D162" s="11"/>
+      <c r="E162" s="11"/>
+      <c r="F162" s="11"/>
+      <c r="G162" s="11"/>
+      <c r="H162" s="11"/>
+      <c r="I162" s="11"/>
+      <c r="J162" s="12"/>
+      <c r="K162" s="12"/>
+      <c r="L162" s="12"/>
+    </row>
+    <row r="163" spans="1:12">
+      <c r="A163" s="1"/>
+      <c r="B163" s="2"/>
+      <c r="C163" s="1"/>
+      <c r="D163" s="11"/>
+      <c r="E163" s="11"/>
+      <c r="F163" s="11"/>
+      <c r="G163" s="11"/>
+      <c r="H163" s="11"/>
+      <c r="I163" s="11"/>
+      <c r="J163" s="12"/>
+      <c r="K163" s="12"/>
+      <c r="L163" s="12"/>
+    </row>
+    <row r="164" spans="1:12">
+      <c r="A164" s="1"/>
+      <c r="B164" s="2"/>
+      <c r="C164" s="1"/>
+      <c r="D164" s="11"/>
+      <c r="E164" s="11"/>
+      <c r="F164" s="11"/>
+      <c r="G164" s="11"/>
+      <c r="H164" s="11"/>
+      <c r="I164" s="11"/>
+      <c r="J164" s="12"/>
+      <c r="K164" s="12"/>
+      <c r="L164" s="12"/>
+    </row>
+    <row r="165" spans="1:12">
+      <c r="A165" s="1"/>
+      <c r="B165" s="2"/>
+      <c r="C165" s="1"/>
+      <c r="D165" s="11"/>
+      <c r="E165" s="11"/>
+      <c r="F165" s="11"/>
+      <c r="G165" s="11"/>
+      <c r="H165" s="11"/>
+      <c r="I165" s="11"/>
+      <c r="J165" s="12"/>
+      <c r="K165" s="12"/>
+      <c r="L165" s="12"/>
+    </row>
+    <row r="166" spans="1:12">
+      <c r="A166" s="1"/>
+      <c r="B166" s="2"/>
+      <c r="C166" s="1"/>
+      <c r="D166" s="11"/>
+      <c r="E166" s="11"/>
+      <c r="F166" s="11"/>
+      <c r="G166" s="11"/>
+      <c r="H166" s="11"/>
+      <c r="I166" s="11"/>
+      <c r="J166" s="12"/>
+      <c r="K166" s="12"/>
+      <c r="L166" s="12"/>
+    </row>
+    <row r="167" spans="1:12">
+      <c r="A167" s="1"/>
+      <c r="B167" s="2"/>
+      <c r="C167" s="1"/>
+      <c r="D167" s="11"/>
+      <c r="E167" s="11"/>
+      <c r="F167" s="11"/>
+      <c r="G167" s="11"/>
+      <c r="H167" s="11"/>
+      <c r="I167" s="11"/>
+      <c r="J167" s="12"/>
+      <c r="K167" s="12"/>
+      <c r="L167" s="12"/>
+    </row>
+    <row r="168" spans="1:12">
+      <c r="A168" s="1"/>
+      <c r="B168" s="2"/>
+      <c r="C168" s="1"/>
+      <c r="D168" s="11"/>
+      <c r="E168" s="11"/>
+      <c r="F168" s="11"/>
+      <c r="G168" s="11"/>
+      <c r="H168" s="11"/>
+      <c r="I168" s="11"/>
+      <c r="J168" s="12"/>
+      <c r="K168" s="12"/>
+      <c r="L168" s="12"/>
+    </row>
+    <row r="169" spans="1:12">
+      <c r="A169" s="1"/>
+      <c r="B169" s="2"/>
+      <c r="C169" s="1"/>
+      <c r="D169" s="11"/>
+      <c r="E169" s="11"/>
+      <c r="F169" s="11"/>
+      <c r="G169" s="11"/>
+      <c r="H169" s="11"/>
+      <c r="I169" s="11"/>
+      <c r="J169" s="12"/>
+      <c r="K169" s="12"/>
+      <c r="L169" s="12"/>
+    </row>
+    <row r="170" spans="1:12">
+      <c r="A170" s="1"/>
+      <c r="B170" s="2"/>
+      <c r="C170" s="1"/>
+      <c r="D170" s="11"/>
+      <c r="E170" s="11"/>
+      <c r="F170" s="11"/>
+      <c r="G170" s="11"/>
+      <c r="H170" s="11"/>
+      <c r="I170" s="11"/>
+      <c r="J170" s="12"/>
+      <c r="K170" s="12"/>
+      <c r="L170" s="12"/>
+    </row>
+    <row r="171" spans="1:12">
+      <c r="A171" s="1"/>
+      <c r="B171" s="2"/>
+      <c r="C171" s="1"/>
+      <c r="D171" s="11"/>
+      <c r="E171" s="11"/>
+      <c r="F171" s="11"/>
+      <c r="G171" s="11"/>
+      <c r="H171" s="11"/>
+      <c r="I171" s="11"/>
+      <c r="J171" s="12"/>
+      <c r="K171" s="12"/>
+      <c r="L171" s="12"/>
+    </row>
+    <row r="172" spans="1:12">
+      <c r="A172" s="1"/>
+      <c r="B172" s="2"/>
+      <c r="C172" s="1"/>
+      <c r="D172" s="11"/>
+      <c r="E172" s="11"/>
+      <c r="F172" s="11"/>
+      <c r="G172" s="11"/>
+      <c r="H172" s="11"/>
+      <c r="I172" s="11"/>
+      <c r="J172" s="12"/>
+      <c r="K172" s="12"/>
+      <c r="L172" s="12"/>
+    </row>
+    <row r="173" spans="1:12">
+      <c r="A173" s="1"/>
+      <c r="B173" s="2"/>
+      <c r="C173" s="1"/>
+      <c r="D173" s="11"/>
+      <c r="E173" s="11"/>
+      <c r="F173" s="11"/>
+      <c r="G173" s="11"/>
+      <c r="H173" s="11"/>
+      <c r="I173" s="11"/>
+      <c r="J173" s="12"/>
+      <c r="K173" s="12"/>
+      <c r="L173" s="12"/>
+    </row>
+    <row r="174" spans="1:12">
+      <c r="A174" s="1"/>
+      <c r="B174" s="2"/>
+      <c r="C174" s="1"/>
+      <c r="D174" s="11"/>
+      <c r="E174" s="11"/>
+      <c r="F174" s="11"/>
+      <c r="G174" s="11"/>
+      <c r="H174" s="11"/>
+      <c r="I174" s="11"/>
+      <c r="J174" s="12"/>
+      <c r="K174" s="12"/>
+      <c r="L174" s="12"/>
+    </row>
+    <row r="175" spans="1:12">
+      <c r="A175" s="1"/>
+      <c r="B175" s="2"/>
+      <c r="C175" s="1"/>
+      <c r="D175" s="11"/>
+      <c r="E175" s="11"/>
+      <c r="F175" s="11"/>
+      <c r="G175" s="11"/>
+      <c r="H175" s="11"/>
+      <c r="I175" s="11"/>
+      <c r="J175" s="12"/>
+      <c r="K175" s="12"/>
+      <c r="L175" s="12"/>
+    </row>
+    <row r="176" spans="1:12">
+      <c r="A176" s="1"/>
+      <c r="B176" s="2"/>
+      <c r="C176" s="1"/>
+      <c r="D176" s="11"/>
+      <c r="E176" s="11"/>
+      <c r="F176" s="11"/>
+      <c r="G176" s="11"/>
+      <c r="H176" s="11"/>
+      <c r="I176" s="11"/>
+      <c r="J176" s="12"/>
+      <c r="K176" s="12"/>
+      <c r="L176" s="12"/>
+    </row>
+    <row r="177" spans="1:12">
+      <c r="A177" s="1"/>
+      <c r="B177" s="2"/>
+      <c r="C177" s="1"/>
+      <c r="D177" s="11"/>
+      <c r="E177" s="11"/>
+      <c r="F177" s="11"/>
+      <c r="G177" s="11"/>
+      <c r="H177" s="11"/>
+      <c r="I177" s="11"/>
+      <c r="J177" s="12"/>
+      <c r="K177" s="12"/>
+      <c r="L177" s="12"/>
+    </row>
+    <row r="178" spans="1:12">
+      <c r="A178" s="1"/>
+      <c r="B178" s="2"/>
+      <c r="C178" s="1"/>
+      <c r="D178" s="11"/>
+      <c r="E178" s="11"/>
+      <c r="F178" s="11"/>
+      <c r="G178" s="11"/>
+      <c r="H178" s="11"/>
+      <c r="I178" s="11"/>
+      <c r="J178" s="12"/>
+      <c r="K178" s="12"/>
+      <c r="L178" s="12"/>
+    </row>
+    <row r="179" spans="1:12">
+      <c r="A179" s="1"/>
+      <c r="B179" s="2"/>
+      <c r="C179" s="1"/>
+      <c r="D179" s="11"/>
+      <c r="E179" s="11"/>
+      <c r="F179" s="11"/>
+      <c r="G179" s="11"/>
+      <c r="H179" s="11"/>
+      <c r="I179" s="11"/>
+      <c r="J179" s="12"/>
+      <c r="K179" s="12"/>
+      <c r="L179" s="12"/>
+    </row>
+    <row r="180" spans="1:12">
+      <c r="A180" s="1"/>
+      <c r="B180" s="2"/>
+      <c r="C180" s="1"/>
+      <c r="D180" s="11"/>
+      <c r="E180" s="11"/>
+      <c r="F180" s="11"/>
+      <c r="G180" s="11"/>
+      <c r="H180" s="11"/>
+      <c r="I180" s="11"/>
+      <c r="J180" s="12"/>
+      <c r="K180" s="12"/>
+      <c r="L180" s="12"/>
     </row>
   </sheetData>
+  <conditionalFormatting sqref="A57">
+    <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
+      <formula>"$AC3=""Provisionally Accredited"""</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <headerFooter>
-[...1 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-[...17 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Waddingham, Rebecca</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>