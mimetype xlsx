--- v1 (2026-07-16)
+++ v2 (2026-09-09)
@@ -1,87 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30309"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FF507FA-D6E5-4BB1-8B86-29BBBDA82D13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lloydsoflondon-my.sharepoint.com/personal/waddingr_lloyds_com/Documents/My Documents/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{F8FD061B-E361-4639-8A36-65CAFC5CFE2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CB7F0C73-C1B0-412B-A5AD-56B330DA8F57}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="EEA LIC authorised broker CSN" sheetId="2" r:id="rId1"/>
+    <sheet name="EEA LIC authorised broker CSN" sheetId="15" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_Hlk211428264">#REF!</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="298">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="299">
   <si>
     <t>Pseudonym</t>
   </si>
   <si>
+    <t>SOP</t>
+  </si>
+  <si>
+    <t>Mason Courtier en Assurances</t>
+  </si>
+  <si>
+    <t>HMC</t>
+  </si>
+  <si>
+    <t>VRB</t>
+  </si>
+  <si>
+    <t>AST</t>
+  </si>
+  <si>
+    <t>GrECo Specialty GmbH</t>
+  </si>
+  <si>
+    <t>GSP</t>
+  </si>
+  <si>
+    <t>EEA authorised brokers</t>
+  </si>
+  <si>
     <t>Number</t>
   </si>
   <si>
     <t>3 Dimensional Insurance Brokers (Europe) Limited</t>
   </si>
   <si>
     <t>DBE</t>
   </si>
   <si>
     <t>Academy Plus Insurance Limited</t>
   </si>
   <si>
     <t>API</t>
   </si>
   <si>
     <t>Acrisure Re Netherlands B.V.</t>
   </si>
   <si>
     <t>ARN</t>
   </si>
   <si>
     <t>Advisio, zavarovalno posredovanje, d.o.o</t>
   </si>
   <si>
     <t>ADS</t>
@@ -365,53 +396,50 @@
   <si>
     <t>CSI </t>
   </si>
   <si>
     <t>CSPEU Limited</t>
   </si>
   <si>
     <t xml:space="preserve">WHL </t>
   </si>
   <si>
     <t>CTT Insurance Brokers AB</t>
   </si>
   <si>
     <t>CTT</t>
   </si>
   <si>
     <t>Davies Broking Europe Srl</t>
   </si>
   <si>
     <t>DEU</t>
   </si>
   <si>
     <t>Deasterra Partners SL</t>
   </si>
   <si>
-    <t>AST</t>
-[...1 lines deleted...]
-  <si>
     <t>Diot Siaci Global Markets</t>
   </si>
   <si>
     <t>DSG</t>
   </si>
   <si>
     <t>Elmore, Lda</t>
   </si>
   <si>
     <t>IEI</t>
   </si>
   <si>
     <t>ES Risks Europe EPE </t>
   </si>
   <si>
     <t>CJH</t>
   </si>
   <si>
     <t>Eyssautier Verlingue</t>
   </si>
   <si>
     <t>GEY</t>
   </si>
   <si>
     <t>Fidelitas United Broker</t>
@@ -428,56 +456,50 @@
   <si>
     <t>Fincon Sp. Z.o.o.</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Gallagher Norway AS</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>G&amp;T Brokers Europe SRL</t>
   </si>
   <si>
     <t>GNT</t>
   </si>
   <si>
     <t>GMBC Re GmbH </t>
   </si>
   <si>
     <t>GMR</t>
   </si>
   <si>
-    <t>GrECo Specialty GmbH</t>
-[...4 lines deleted...]
-  <si>
     <t>Guest Krieger Europe Srl</t>
   </si>
   <si>
     <t xml:space="preserve">GKE </t>
   </si>
   <si>
     <t>Guy Carpenter &amp; Company GmbH</t>
   </si>
   <si>
     <t>GMB</t>
   </si>
   <si>
     <t>Hispania Risk Broker Correduria de Seguros y Reaseguros S.A.</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Howden Hellas Insurance and Reinsurance Brokers SA</t>
   </si>
   <si>
     <t>MTX</t>
   </si>
   <si>
     <t>Howden M&amp;A (Germany) GmbH</t>
@@ -608,56 +630,50 @@
   <si>
     <t>MAG</t>
   </si>
   <si>
     <t xml:space="preserve">Marsh Ireland Brokers Limited </t>
   </si>
   <si>
     <t>MIR</t>
   </si>
   <si>
     <t>GCI</t>
   </si>
   <si>
     <t>Marsh NV/SA</t>
   </si>
   <si>
     <t>BGB</t>
   </si>
   <si>
     <t>Martens &amp; Prahl International GmbH</t>
   </si>
   <si>
     <t>MPI</t>
   </si>
   <si>
-    <t>Mason Courtier en Assurances</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Mayrit Insurance Broker </t>
   </si>
   <si>
     <t>MYT</t>
   </si>
   <si>
     <t>MDS – Corretor de Seguros S.A.</t>
   </si>
   <si>
     <t>MDS</t>
   </si>
   <si>
     <t>MDS Insurance Brokers Ltd</t>
   </si>
   <si>
     <t>LEO</t>
   </si>
   <si>
     <t>Meridian Risk Solutions Europe GmbH</t>
   </si>
   <si>
     <t>MER</t>
   </si>
   <si>
     <t>MGP McGill and Partners Europe Limited</t>
@@ -788,53 +804,50 @@
   <si>
     <t>CSM</t>
   </si>
   <si>
     <t>Seascope Europe (SMPC)</t>
   </si>
   <si>
     <t>SEE</t>
   </si>
   <si>
     <t>Servca European Insurance Brokers Ltd</t>
   </si>
   <si>
     <t>SLM</t>
   </si>
   <si>
     <t>Shepherd Compello B.V.</t>
   </si>
   <si>
     <t>SBV</t>
   </si>
   <si>
     <t>Söderberg &amp; Partners Insurance Consulting AB</t>
   </si>
   <si>
-    <t>SOP</t>
-[...1 lines deleted...]
-  <si>
     <t>Specialist Risk Europe Limited</t>
   </si>
   <si>
     <t>TUE</t>
   </si>
   <si>
     <t>SRIB Europa S.R.L.</t>
   </si>
   <si>
     <t>SEU</t>
   </si>
   <si>
     <t>Staple Hall Europe Srl</t>
   </si>
   <si>
     <t>SHM</t>
   </si>
   <si>
     <t>Strategica Insurance Management S.R.L.</t>
   </si>
   <si>
     <t>STG</t>
   </si>
   <si>
     <t>Suisscourtage SARL</t>
@@ -875,4063 +888,4420 @@
   <si>
     <t>UADBB Colemont Draudimo Brokeris</t>
   </si>
   <si>
     <t>CMT</t>
   </si>
   <si>
     <t>UADBB Comet Insurance</t>
   </si>
   <si>
     <t>UIB Nordic AB</t>
   </si>
   <si>
     <t>UIB</t>
   </si>
   <si>
     <t xml:space="preserve">UlysseRe </t>
   </si>
   <si>
     <t>MAI</t>
   </si>
   <si>
     <t>Vanbreda Risk &amp; Benefits NV</t>
   </si>
   <si>
-    <t>VRB</t>
-[...1 lines deleted...]
-  <si>
     <t>Verlingue SAS</t>
   </si>
   <si>
     <t>VLE</t>
   </si>
   <si>
     <t>Vespieren Global Markets</t>
   </si>
   <si>
     <t>VGM</t>
   </si>
   <si>
     <t>W Denis Europe, UADBB</t>
   </si>
   <si>
     <t>WDE</t>
   </si>
   <si>
     <t>Willis Towers Watson SA/NV</t>
   </si>
   <si>
     <t>WTW</t>
   </si>
   <si>
     <t>Wilson Smith Europe Insurance Brokers Limited</t>
   </si>
   <si>
     <t>WSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AKT </t>
   </si>
   <si>
     <t>WRS Lime Street Brokers GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">LSG </t>
   </si>
   <si>
     <t>Xact European Solutions ApS </t>
   </si>
   <si>
     <t>XEU</t>
   </si>
   <si>
     <t>ZBL Zeus GmbH</t>
   </si>
   <si>
     <t>AGU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="51"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0046B8"/>
+      <color rgb="FF2116C0"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="145F82"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E87331"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="186C24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C96837A1-14A9-4C69-87B0-5E02957C3E07}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54CFFB13-E269-4BC9-9787-A2119A111F29}">
   <dimension ref="A1:L180"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A131" workbookViewId="0">
-      <selection activeCell="A106" sqref="A106"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="63.85546875" customWidth="1"/>
-    <col min="4" max="9" width="9.140625" style="13"/>
+    <col min="1" max="1" width="63.81640625" customWidth="1"/>
+    <col min="2" max="9" width="9.1796875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...21 lines deleted...]
-        <v>2</v>
+      <c r="C1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I1" s="4" t="s">
+        <v>9</v>
       </c>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="1"/>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
-        <v>3</v>
-[...4 lines deleted...]
-      <c r="C2" s="4">
+        <v>10</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="5">
         <v>1856</v>
       </c>
-      <c r="D2" s="3"/>
-[...4 lines deleted...]
-      <c r="I2" s="3"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="1"/>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A3" s="2" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="C3" s="4">
+        <v>12</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="5">
         <v>1733</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="E3" s="5">
         <v>1821</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="G3" s="5">
         <v>1822</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="I3" s="5">
         <v>1978</v>
       </c>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="C4" s="4">
+        <v>14</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="5">
         <v>1817</v>
       </c>
-      <c r="D4" s="3"/>
-[...4 lines deleted...]
-      <c r="I4" s="3"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="1"/>
     </row>
-    <row r="5" spans="1:12">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A5" s="2" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="C5" s="4">
+        <v>16</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="5">
         <v>1414</v>
       </c>
-      <c r="D5" s="3"/>
-[...4 lines deleted...]
-      <c r="I5" s="3"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="1"/>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A6" s="2" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="C6" s="4">
+        <v>18</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="5">
         <v>2006</v>
       </c>
-      <c r="D6" s="3"/>
-[...4 lines deleted...]
-      <c r="I6" s="3"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="1"/>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="C7" s="4">
+        <v>20</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="5">
         <v>4069</v>
       </c>
-      <c r="D7" s="3"/>
-[...4 lines deleted...]
-      <c r="I7" s="3"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A8" s="2" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="C8" s="4">
+        <v>22</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="5">
         <v>1713</v>
       </c>
-      <c r="D8" s="3"/>
-[...4 lines deleted...]
-      <c r="I8" s="3"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="1"/>
     </row>
-    <row r="9" spans="1:12">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A9" s="2" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-      <c r="C9" s="4">
+        <v>24</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="5">
         <v>1391</v>
       </c>
-      <c r="D9" s="3"/>
-[...4 lines deleted...]
-      <c r="I9" s="3"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="1"/>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A10" s="2" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="C10" s="4">
+        <v>26</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="5">
         <v>1895</v>
       </c>
-      <c r="D10" s="3"/>
-[...4 lines deleted...]
-      <c r="I10" s="3"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="1"/>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A11" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="C11" s="4">
+        <v>28</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="5">
         <v>1849</v>
       </c>
-      <c r="D11" s="3"/>
-[...4 lines deleted...]
-      <c r="I11" s="3"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="1"/>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A12" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="C12" s="4">
+        <v>30</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="5">
         <v>1852</v>
       </c>
-      <c r="D12" s="3"/>
-[...4 lines deleted...]
-      <c r="I12" s="3"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="1"/>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A13" s="2" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="C13" s="4">
+        <v>32</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="5">
         <v>1728</v>
       </c>
-      <c r="D13" s="3"/>
-[...4 lines deleted...]
-      <c r="I13" s="3"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="1"/>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A14" s="2" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="C14" s="4">
+        <v>34</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="5">
         <v>1704</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E14" s="5">
         <v>1730</v>
       </c>
-      <c r="F14" s="3"/>
-[...2 lines deleted...]
-      <c r="I14" s="3"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="1"/>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A15" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="C15" s="4">
+        <v>36</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="5">
         <v>790</v>
       </c>
-      <c r="D15" s="3"/>
-[...4 lines deleted...]
-      <c r="I15" s="3"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="1"/>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A16" s="2" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C16" s="4">
+        <v>38</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="5">
         <v>2011</v>
       </c>
-      <c r="D16" s="3"/>
-[...4 lines deleted...]
-      <c r="I16" s="3"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="1"/>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A17" s="2" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="C17" s="4">
+        <v>40</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="5">
         <v>1116</v>
       </c>
-      <c r="D17" s="3"/>
-[...4 lines deleted...]
-      <c r="I17" s="3"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="1"/>
     </row>
-    <row r="18" spans="1:12">
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A18" s="2" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="C18" s="4">
+        <v>41</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="5">
         <v>1907</v>
       </c>
-      <c r="D18" s="3"/>
-[...4 lines deleted...]
-      <c r="I18" s="3"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="1"/>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A19" s="2" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="C19" s="4">
+        <v>42</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="5">
         <v>1299</v>
       </c>
-      <c r="D19" s="3"/>
-[...4 lines deleted...]
-      <c r="I19" s="3"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="1"/>
     </row>
-    <row r="20" spans="1:12">
+    <row r="20" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A20" s="2" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="C20" s="4">
+        <v>44</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="5">
         <v>1760</v>
       </c>
-      <c r="D20" s="3"/>
-[...4 lines deleted...]
-      <c r="I20" s="3"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="1"/>
     </row>
-    <row r="21" spans="1:12">
+    <row r="21" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A21" s="2" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="C21" s="4">
+        <v>46</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="5">
         <v>1791</v>
       </c>
-      <c r="D21" s="3"/>
-[...4 lines deleted...]
-      <c r="I21" s="3"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="4"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="1"/>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A22" s="2" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="C22" s="4">
+        <v>48</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="5">
         <v>1860</v>
       </c>
-      <c r="D22" s="3"/>
-[...4 lines deleted...]
-      <c r="I22" s="3"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="1"/>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A23" s="2" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="C23" s="4">
+        <v>50</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="5">
         <v>2312</v>
       </c>
-      <c r="D23" s="3"/>
-[...4 lines deleted...]
-      <c r="I23" s="3"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="1"/>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A24" s="2" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="C24" s="4">
+        <v>52</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="5">
         <v>1831</v>
       </c>
-      <c r="D24" s="3"/>
-[...4 lines deleted...]
-      <c r="I24" s="3"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="1"/>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A25" s="2" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="C25" s="4">
+        <v>54</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="5">
         <v>1731</v>
       </c>
-      <c r="D25" s="3"/>
-[...4 lines deleted...]
-      <c r="I25" s="3"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="1"/>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A26" s="2" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="C26" s="4">
+        <v>56</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="5">
         <v>1218</v>
       </c>
-      <c r="D26" s="3"/>
-[...4 lines deleted...]
-      <c r="I26" s="3"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="1"/>
     </row>
-    <row r="27" spans="1:12">
+    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A27" s="2" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="C27" s="4">
+        <v>58</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="5">
         <v>1706</v>
       </c>
-      <c r="D27" s="3"/>
-[...4 lines deleted...]
-      <c r="I27" s="3"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+      <c r="I27" s="4"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="1"/>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A28" s="2" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="C28" s="4">
+        <v>60</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="5">
         <v>1886</v>
       </c>
-      <c r="D28" s="3"/>
-[...4 lines deleted...]
-      <c r="I28" s="3"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="1"/>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A29" s="2" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="C29" s="4">
+        <v>62</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="5">
         <v>1632</v>
       </c>
-      <c r="D29" s="3"/>
-[...4 lines deleted...]
-      <c r="I29" s="3"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="1"/>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A30" s="2" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="C30" s="4">
+        <v>63</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="5">
         <v>2292</v>
       </c>
-      <c r="D30" s="3"/>
-[...4 lines deleted...]
-      <c r="I30" s="3"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="1"/>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A31" s="2" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="C31" s="4">
+        <v>65</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="5">
         <v>1814</v>
       </c>
-      <c r="D31" s="3"/>
-[...4 lines deleted...]
-      <c r="I31" s="3"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="4"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+      <c r="I31" s="4"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="1"/>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A32" s="2" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="C32" s="4">
+        <v>67</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="5">
         <v>1819</v>
       </c>
-      <c r="D32" s="3"/>
-[...4 lines deleted...]
-      <c r="I32" s="3"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="1"/>
     </row>
-    <row r="33" spans="1:12">
+    <row r="33" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="C33" s="4">
+        <v>69</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="5">
         <v>1705</v>
       </c>
-      <c r="D33" s="3"/>
-[...4 lines deleted...]
-      <c r="I33" s="3"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="4"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="1"/>
     </row>
-    <row r="34" spans="1:12">
+    <row r="34" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A34" s="2" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="C34" s="4">
+        <v>71</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="5">
         <v>1953</v>
       </c>
-      <c r="D34" s="3"/>
-[...4 lines deleted...]
-      <c r="I34" s="3"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="1"/>
     </row>
-    <row r="35" spans="1:12">
+    <row r="35" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A35" s="2" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="C35" s="4">
+        <v>73</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="5">
         <v>1710</v>
       </c>
-      <c r="D35" s="3"/>
-[...4 lines deleted...]
-      <c r="I35" s="3"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4"/>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="4"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="1"/>
     </row>
-    <row r="36" spans="1:12">
+    <row r="36" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A36" s="2" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="C36" s="4">
+        <v>75</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="5">
         <v>1802</v>
       </c>
-      <c r="D36" s="3"/>
-[...4 lines deleted...]
-      <c r="I36" s="3"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="4"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="1"/>
     </row>
-    <row r="37" spans="1:12">
+    <row r="37" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A37" s="2" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="C37" s="4">
+        <v>77</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="5">
         <v>1833</v>
       </c>
-      <c r="D37" s="3"/>
-[...4 lines deleted...]
-      <c r="I37" s="3"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="4"/>
+      <c r="I37" s="4"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="1"/>
     </row>
-    <row r="38" spans="1:12">
+    <row r="38" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A38" s="2" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="C38" s="4">
+        <v>79</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="5">
         <v>1707</v>
       </c>
-      <c r="D38" s="3"/>
-[...4 lines deleted...]
-      <c r="I38" s="3"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="1"/>
     </row>
-    <row r="39" spans="1:12">
+    <row r="39" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A39" s="2" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="C39" s="4">
+        <v>81</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="5">
         <v>1709</v>
       </c>
-      <c r="D39" s="3"/>
-[...4 lines deleted...]
-      <c r="I39" s="3"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="4"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="4"/>
+      <c r="I39" s="4"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="1"/>
     </row>
-    <row r="40" spans="1:12">
+    <row r="40" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A40" s="2" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-      <c r="C40" s="4">
+        <v>83</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="5">
         <v>1339</v>
       </c>
-      <c r="D40" s="3"/>
-[...4 lines deleted...]
-      <c r="I40" s="3"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="1"/>
     </row>
-    <row r="41" spans="1:12">
-[...6 lines deleted...]
-      <c r="C41" s="8">
+    <row r="41" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A41" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="10">
         <v>1824</v>
       </c>
-      <c r="D41" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="3">
+      <c r="D41" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="E41" s="4">
         <v>2288</v>
       </c>
-      <c r="F41" s="3"/>
-[...2 lines deleted...]
-      <c r="I41" s="3"/>
+      <c r="F41" s="4"/>
+      <c r="G41" s="4"/>
+      <c r="H41" s="4"/>
+      <c r="I41" s="4"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="1"/>
     </row>
-    <row r="42" spans="1:12">
+    <row r="42" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A42" s="2" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      <c r="C42" s="4">
+        <v>88</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" s="5">
         <v>1194</v>
       </c>
-      <c r="D42" s="3"/>
-[...4 lines deleted...]
-      <c r="I42" s="3"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="4"/>
+      <c r="F42" s="4"/>
+      <c r="G42" s="4"/>
+      <c r="H42" s="4"/>
+      <c r="I42" s="4"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="1"/>
     </row>
-    <row r="43" spans="1:12">
+    <row r="43" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A43" s="2" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="C43" s="4">
+        <v>90</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C43" s="5">
         <v>1807</v>
       </c>
-      <c r="D43" s="3"/>
-[...4 lines deleted...]
-      <c r="I43" s="3"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="4"/>
+      <c r="F43" s="4"/>
+      <c r="G43" s="4"/>
+      <c r="H43" s="4"/>
+      <c r="I43" s="4"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="1"/>
     </row>
-    <row r="44" spans="1:12">
+    <row r="44" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A44" s="2" t="s">
-        <v>85</v>
-[...4 lines deleted...]
-      <c r="C44" s="4">
+        <v>92</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="C44" s="5">
         <v>1371</v>
       </c>
-      <c r="D44" s="3"/>
-[...4 lines deleted...]
-      <c r="I44" s="3"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="4"/>
+      <c r="F44" s="4"/>
+      <c r="G44" s="4"/>
+      <c r="H44" s="4"/>
+      <c r="I44" s="4"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="1"/>
     </row>
-    <row r="45" spans="1:12">
+    <row r="45" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A45" s="2" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="C45" s="4">
+        <v>94</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" s="5">
         <v>1845</v>
       </c>
-      <c r="D45" s="3"/>
-[...4 lines deleted...]
-      <c r="I45" s="3"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="4"/>
+      <c r="F45" s="4"/>
+      <c r="G45" s="4"/>
+      <c r="H45" s="4"/>
+      <c r="I45" s="4"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="1"/>
     </row>
-    <row r="46" spans="1:12">
+    <row r="46" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A46" s="2" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      <c r="C46" s="4">
+        <v>96</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="C46" s="5">
         <v>1718</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
-      <c r="F46" s="3"/>
-[...2 lines deleted...]
-      <c r="I46" s="3"/>
+      <c r="F46" s="4"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="4"/>
+      <c r="I46" s="4"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="1"/>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A47" s="2" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="C47" s="4">
+        <v>98</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" s="5">
         <v>2320</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
-      <c r="F47" s="3"/>
-[...2 lines deleted...]
-      <c r="I47" s="3"/>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="4"/>
+      <c r="I47" s="4"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="1"/>
     </row>
-    <row r="48" spans="1:12">
+    <row r="48" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A48" s="2" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-      <c r="C48" s="4">
+        <v>100</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="5">
         <v>1349</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E48" s="5">
         <v>1813</v>
       </c>
-      <c r="F48" s="3"/>
-[...2 lines deleted...]
-      <c r="I48" s="3"/>
+      <c r="F48" s="4"/>
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="I48" s="4"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="1"/>
     </row>
-    <row r="49" spans="1:12">
+    <row r="49" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A49" s="2" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-      <c r="C49" s="4">
+        <v>103</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="5">
         <v>1862</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
-      <c r="F49" s="3"/>
-[...2 lines deleted...]
-      <c r="I49" s="3"/>
+      <c r="F49" s="4"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="4"/>
+      <c r="I49" s="4"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="1"/>
     </row>
-    <row r="50" spans="1:12">
+    <row r="50" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A50" s="2" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="C50" s="4">
+        <v>105</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="5">
         <v>1257</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
-      <c r="F50" s="3"/>
-[...2 lines deleted...]
-      <c r="I50" s="3"/>
+      <c r="F50" s="4"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="4"/>
+      <c r="I50" s="4"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="1"/>
     </row>
-    <row r="51" spans="1:12">
+    <row r="51" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A51" s="2" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="C51" s="4">
+        <v>107</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="5">
         <v>1797</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
-      <c r="F51" s="3"/>
-[...2 lines deleted...]
-      <c r="I51" s="3"/>
+      <c r="F51" s="4"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="4"/>
+      <c r="I51" s="4"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="1"/>
     </row>
-    <row r="52" spans="1:12">
+    <row r="52" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A52" s="2" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-      <c r="C52" s="4">
+        <v>109</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="5">
         <v>1801</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
-      <c r="F52" s="3"/>
-[...2 lines deleted...]
-      <c r="I52" s="3"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="1"/>
     </row>
-    <row r="53" spans="1:12">
+    <row r="53" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A53" s="2" t="s">
-        <v>104</v>
-[...4 lines deleted...]
-      <c r="C53" s="4">
+        <v>111</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="5">
         <v>1812</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5"/>
-      <c r="F53" s="3"/>
-[...2 lines deleted...]
-      <c r="I53" s="3"/>
+      <c r="F53" s="4"/>
+      <c r="G53" s="4"/>
+      <c r="H53" s="4"/>
+      <c r="I53" s="4"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="1"/>
     </row>
-    <row r="54" spans="1:12">
+    <row r="54" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A54" s="2" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="C54" s="4">
+        <v>113</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="5">
         <v>2285</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5"/>
-      <c r="F54" s="3"/>
-[...2 lines deleted...]
-      <c r="I54" s="3"/>
+      <c r="F54" s="4"/>
+      <c r="G54" s="4"/>
+      <c r="H54" s="4"/>
+      <c r="I54" s="4"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="1"/>
     </row>
-    <row r="55" spans="1:12">
+    <row r="55" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A55" s="2" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="C55" s="9">
+        <v>115</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="6">
         <v>2007</v>
       </c>
-      <c r="D55" s="3"/>
-[...4 lines deleted...]
-      <c r="I55" s="3"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="4"/>
+      <c r="F55" s="4"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="4"/>
+      <c r="I55" s="4"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="1"/>
     </row>
-    <row r="56" spans="1:12">
+    <row r="56" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A56" s="2" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-      <c r="C56" s="2">
+        <v>117</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="4">
         <v>1958</v>
       </c>
-      <c r="D56" s="3"/>
-[...4 lines deleted...]
-      <c r="I56" s="3"/>
+      <c r="D56" s="4"/>
+      <c r="E56" s="4"/>
+      <c r="F56" s="4"/>
+      <c r="G56" s="4"/>
+      <c r="H56" s="4"/>
+      <c r="I56" s="4"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="1"/>
     </row>
-    <row r="57" spans="1:12">
-[...6 lines deleted...]
-      <c r="C57" s="2">
+    <row r="57" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A57" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="4">
         <v>1700</v>
       </c>
-      <c r="D57" s="3"/>
-[...4 lines deleted...]
-      <c r="I57" s="3"/>
+      <c r="D57" s="4"/>
+      <c r="E57" s="4"/>
+      <c r="F57" s="4"/>
+      <c r="G57" s="4"/>
+      <c r="H57" s="4"/>
+      <c r="I57" s="4"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="1"/>
     </row>
-    <row r="58" spans="1:12">
+    <row r="58" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A58" s="2" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="C58" s="4">
+        <v>120</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C58" s="5">
         <v>1873</v>
       </c>
-      <c r="D58" s="3"/>
-[...4 lines deleted...]
-      <c r="I58" s="3"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="4"/>
+      <c r="F58" s="4"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="4"/>
+      <c r="I58" s="4"/>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="1"/>
     </row>
-    <row r="59" spans="1:12">
+    <row r="59" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A59" s="2" t="s">
-        <v>116</v>
-[...4 lines deleted...]
-      <c r="C59" s="4">
+        <v>122</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="5">
         <v>1790</v>
       </c>
-      <c r="D59" s="3"/>
-[...4 lines deleted...]
-      <c r="I59" s="3"/>
+      <c r="D59" s="4"/>
+      <c r="E59" s="4"/>
+      <c r="F59" s="4"/>
+      <c r="G59" s="4"/>
+      <c r="H59" s="4"/>
+      <c r="I59" s="4"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="1"/>
     </row>
-    <row r="60" spans="1:12">
+    <row r="60" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A60" s="2" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="C60" s="4">
+        <v>124</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="5">
         <v>1050</v>
       </c>
-      <c r="D60" s="3"/>
-[...4 lines deleted...]
-      <c r="I60" s="3"/>
+      <c r="D60" s="4"/>
+      <c r="E60" s="4"/>
+      <c r="F60" s="4"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="4"/>
+      <c r="I60" s="4"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="1"/>
     </row>
-    <row r="61" spans="1:12">
+    <row r="61" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A61" s="2" t="s">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="C61" s="4">
+        <v>126</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" s="5">
         <v>1657</v>
       </c>
-      <c r="D61" s="3"/>
-[...4 lines deleted...]
-      <c r="I61" s="3"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="4"/>
+      <c r="F61" s="4"/>
+      <c r="G61" s="4"/>
+      <c r="H61" s="4"/>
+      <c r="I61" s="4"/>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
       <c r="L61" s="1"/>
     </row>
-    <row r="62" spans="1:12">
+    <row r="62" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A62" s="2" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="C62" s="4">
+        <v>128</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C62" s="5">
         <v>1755</v>
       </c>
-      <c r="D62" s="3"/>
-[...4 lines deleted...]
-      <c r="I62" s="3"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4"/>
+      <c r="F62" s="4"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="4"/>
+      <c r="I62" s="4"/>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
       <c r="L62" s="1"/>
     </row>
-    <row r="63" spans="1:12">
+    <row r="63" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A63" s="2" t="s">
-        <v>124</v>
-[...4 lines deleted...]
-      <c r="C63" s="4">
+        <v>130</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="C63" s="5">
         <v>1343</v>
       </c>
-      <c r="D63" s="3"/>
-[...4 lines deleted...]
-      <c r="I63" s="3"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="4"/>
+      <c r="F63" s="4"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="4"/>
+      <c r="I63" s="4"/>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="1"/>
     </row>
-    <row r="64" spans="1:12">
+    <row r="64" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A64" s="2" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-      <c r="C64" s="2">
+        <v>132</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="4">
         <v>1387</v>
       </c>
-      <c r="D64" s="3"/>
-[...4 lines deleted...]
-      <c r="I64" s="3"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4"/>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
       <c r="L64" s="1"/>
     </row>
-    <row r="65" spans="1:12">
+    <row r="65" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A65" s="2" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      <c r="C65" s="4">
+        <v>134</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="5">
         <v>1815</v>
       </c>
-      <c r="D65" s="3"/>
-[...4 lines deleted...]
-      <c r="I65" s="3"/>
+      <c r="D65" s="4"/>
+      <c r="E65" s="4"/>
+      <c r="F65" s="4"/>
+      <c r="G65" s="4"/>
+      <c r="H65" s="4"/>
+      <c r="I65" s="4"/>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
       <c r="L65" s="1"/>
     </row>
-    <row r="66" spans="1:12">
+    <row r="66" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A66" s="2" t="s">
-        <v>130</v>
-[...4 lines deleted...]
-      <c r="C66" s="4">
+        <v>136</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="5">
         <v>1990</v>
       </c>
-      <c r="D66" s="3"/>
-[...4 lines deleted...]
-      <c r="I66" s="3"/>
+      <c r="D66" s="4"/>
+      <c r="E66" s="4"/>
+      <c r="F66" s="4"/>
+      <c r="G66" s="4"/>
+      <c r="H66" s="4"/>
+      <c r="I66" s="4"/>
       <c r="J66" s="2"/>
       <c r="K66" s="2"/>
       <c r="L66" s="1"/>
     </row>
-    <row r="67" spans="1:12">
+    <row r="67" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A67" s="2" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      <c r="C67" s="4">
+        <v>6</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C67" s="5">
         <v>2283</v>
       </c>
-      <c r="D67" s="3"/>
-[...4 lines deleted...]
-      <c r="I67" s="3"/>
+      <c r="D67" s="4"/>
+      <c r="E67" s="4"/>
+      <c r="F67" s="4"/>
+      <c r="G67" s="4"/>
+      <c r="H67" s="4"/>
+      <c r="I67" s="4"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="1"/>
     </row>
-    <row r="68" spans="1:12">
+    <row r="68" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A68" s="2" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-      <c r="C68" s="4">
+        <v>138</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C68" s="5">
         <v>1829</v>
       </c>
-      <c r="D68" s="3"/>
-[...4 lines deleted...]
-      <c r="I68" s="3"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="4"/>
+      <c r="F68" s="4"/>
+      <c r="G68" s="4"/>
+      <c r="H68" s="4"/>
+      <c r="I68" s="4"/>
       <c r="J68" s="2"/>
       <c r="K68" s="2"/>
       <c r="L68" s="1"/>
     </row>
-    <row r="69" spans="1:12">
+    <row r="69" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A69" s="2" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-      <c r="C69" s="4">
+        <v>140</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C69" s="5">
         <v>1732</v>
       </c>
-      <c r="D69" s="3"/>
-[...4 lines deleted...]
-      <c r="I69" s="3"/>
+      <c r="D69" s="4"/>
+      <c r="E69" s="4"/>
+      <c r="F69" s="4"/>
+      <c r="G69" s="4"/>
+      <c r="H69" s="4"/>
+      <c r="I69" s="4"/>
       <c r="J69" s="2"/>
       <c r="K69" s="2"/>
       <c r="L69" s="1"/>
     </row>
-    <row r="70" spans="1:12">
+    <row r="70" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A70" s="2" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-      <c r="C70" s="4">
+        <v>142</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C70" s="5">
         <v>1155</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
-      <c r="F70" s="3"/>
-[...2 lines deleted...]
-      <c r="I70" s="3"/>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
       <c r="L70" s="1"/>
     </row>
-    <row r="71" spans="1:12">
+    <row r="71" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A71" s="2" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="C71" s="4">
+        <v>144</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="C71" s="5">
         <v>1280</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E71" s="5">
         <v>1645</v>
       </c>
-      <c r="F71" s="3"/>
-[...2 lines deleted...]
-      <c r="I71" s="3"/>
+      <c r="F71" s="4"/>
+      <c r="G71" s="4"/>
+      <c r="H71" s="4"/>
+      <c r="I71" s="4"/>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="1"/>
     </row>
-    <row r="72" spans="1:12">
+    <row r="72" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A72" s="2" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="C72" s="4">
+        <v>146</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C72" s="5">
         <v>1726</v>
       </c>
-      <c r="D72" s="3"/>
-[...4 lines deleted...]
-      <c r="I72" s="3"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="4"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
       <c r="L72" s="1"/>
     </row>
-    <row r="73" spans="1:12">
+    <row r="73" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A73" s="2" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="C73" s="4">
+        <v>148</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C73" s="5">
         <v>1703</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E73" s="5">
         <v>1794</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="G73" s="5">
         <v>1891</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="I73" s="5">
         <v>2279</v>
       </c>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="1"/>
     </row>
-    <row r="74" spans="1:12">
+    <row r="74" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A74" s="2" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-      <c r="C74" s="4">
+        <v>151</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C74" s="5">
         <v>2000</v>
       </c>
-      <c r="D74" s="3"/>
-[...4 lines deleted...]
-      <c r="I74" s="3"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="4"/>
+      <c r="F74" s="4"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
       <c r="L74" s="1"/>
     </row>
-    <row r="75" spans="1:12">
+    <row r="75" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A75" s="2" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="C75" s="4">
+        <v>153</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C75" s="5">
         <v>1808</v>
       </c>
-      <c r="D75" s="3"/>
-[...4 lines deleted...]
-      <c r="I75" s="3"/>
+      <c r="D75" s="4"/>
+      <c r="E75" s="4"/>
+      <c r="F75" s="4"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="4"/>
+      <c r="I75" s="4"/>
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
       <c r="L75" s="1"/>
     </row>
-    <row r="76" spans="1:12">
+    <row r="76" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A76" s="2" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-      <c r="C76" s="4">
+        <v>155</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="C76" s="5">
         <v>1337</v>
       </c>
-      <c r="D76" s="3"/>
-[...4 lines deleted...]
-      <c r="I76" s="3"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
       <c r="L76" s="1"/>
     </row>
-    <row r="77" spans="1:12">
+    <row r="77" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A77" s="2" t="s">
-        <v>153</v>
-[...4 lines deleted...]
-      <c r="C77" s="4">
+        <v>157</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C77" s="5">
         <v>1773</v>
       </c>
-      <c r="D77" s="3"/>
-[...4 lines deleted...]
-      <c r="I77" s="3"/>
+      <c r="D77" s="4"/>
+      <c r="E77" s="4"/>
+      <c r="F77" s="4"/>
+      <c r="G77" s="4"/>
+      <c r="H77" s="4"/>
+      <c r="I77" s="4"/>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="1"/>
     </row>
-    <row r="78" spans="1:12">
+    <row r="78" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A78" s="2" t="s">
-        <v>155</v>
-[...4 lines deleted...]
-      <c r="C78" s="4">
+        <v>159</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C78" s="5">
         <v>1847</v>
       </c>
-      <c r="D78" s="3"/>
-[...4 lines deleted...]
-      <c r="I78" s="3"/>
+      <c r="D78" s="4"/>
+      <c r="E78" s="4"/>
+      <c r="F78" s="4"/>
+      <c r="G78" s="4"/>
+      <c r="H78" s="4"/>
+      <c r="I78" s="4"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="1"/>
     </row>
-    <row r="79" spans="1:12">
+    <row r="79" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A79" s="2" t="s">
-        <v>157</v>
-[...4 lines deleted...]
-      <c r="C79" s="4">
+        <v>161</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="C79" s="5">
         <v>1826</v>
       </c>
-      <c r="D79" s="3"/>
-[...4 lines deleted...]
-      <c r="I79" s="3"/>
+      <c r="D79" s="4"/>
+      <c r="E79" s="4"/>
+      <c r="F79" s="4"/>
+      <c r="G79" s="4"/>
+      <c r="H79" s="4"/>
+      <c r="I79" s="4"/>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="1"/>
     </row>
-    <row r="80" spans="1:12">
+    <row r="80" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A80" s="2" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-      <c r="C80" s="4">
+        <v>163</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C80" s="5">
         <v>1843</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E80" s="5">
         <v>1874</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G80" s="5">
         <v>1859</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="I80" s="5">
         <v>1876</v>
       </c>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
       <c r="L80" s="1"/>
     </row>
-    <row r="81" spans="1:12">
+    <row r="81" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A81" s="2" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="C81" s="4">
+        <v>166</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" s="5">
         <v>2270</v>
       </c>
-      <c r="D81" s="3"/>
-[...4 lines deleted...]
-      <c r="I81" s="3"/>
+      <c r="D81" s="4"/>
+      <c r="E81" s="4"/>
+      <c r="F81" s="4"/>
+      <c r="G81" s="4"/>
+      <c r="H81" s="4"/>
+      <c r="I81" s="4"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="1"/>
     </row>
-    <row r="82" spans="1:12">
+    <row r="82" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A82" s="2" t="s">
-        <v>164</v>
-[...4 lines deleted...]
-      <c r="C82" s="4">
+        <v>168</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C82" s="5">
         <v>1756</v>
       </c>
-      <c r="D82" s="3"/>
-[...4 lines deleted...]
-      <c r="I82" s="3"/>
+      <c r="D82" s="4"/>
+      <c r="E82" s="4"/>
+      <c r="F82" s="4"/>
+      <c r="G82" s="4"/>
+      <c r="H82" s="4"/>
+      <c r="I82" s="4"/>
       <c r="J82" s="2"/>
       <c r="K82" s="2"/>
       <c r="L82" s="1"/>
     </row>
-    <row r="83" spans="1:12">
+    <row r="83" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A83" s="2" t="s">
-        <v>166</v>
-[...4 lines deleted...]
-      <c r="C83" s="4">
+        <v>170</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" s="5">
         <v>1795</v>
       </c>
-      <c r="D83" s="3"/>
-[...4 lines deleted...]
-      <c r="I83" s="3"/>
+      <c r="D83" s="4"/>
+      <c r="E83" s="4"/>
+      <c r="F83" s="4"/>
+      <c r="G83" s="4"/>
+      <c r="H83" s="4"/>
+      <c r="I83" s="4"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
       <c r="L83" s="1"/>
     </row>
-    <row r="84" spans="1:12">
+    <row r="84" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A84" s="2" t="s">
-        <v>168</v>
-[...4 lines deleted...]
-      <c r="C84" s="4">
+        <v>172</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="C84" s="5">
         <v>1844</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5"/>
-      <c r="F84" s="3"/>
-[...2 lines deleted...]
-      <c r="I84" s="3"/>
+      <c r="F84" s="4"/>
+      <c r="G84" s="4"/>
+      <c r="H84" s="4"/>
+      <c r="I84" s="4"/>
       <c r="J84" s="2"/>
       <c r="K84" s="2"/>
       <c r="L84" s="1"/>
     </row>
-    <row r="85" spans="1:12">
+    <row r="85" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A85" s="2" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-      <c r="C85" s="4">
+        <v>174</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="C85" s="5">
         <v>2284</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5"/>
-      <c r="F85" s="3"/>
-[...2 lines deleted...]
-      <c r="I85" s="3"/>
+      <c r="F85" s="4"/>
+      <c r="G85" s="4"/>
+      <c r="H85" s="4"/>
+      <c r="I85" s="4"/>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="1"/>
     </row>
-    <row r="86" spans="1:12">
+    <row r="86" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A86" s="2" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-      <c r="C86" s="4">
+        <v>176</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="C86" s="5">
         <v>1811</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="E86" s="5">
         <v>1889</v>
       </c>
-      <c r="F86" s="3"/>
-[...2 lines deleted...]
-      <c r="I86" s="3"/>
+      <c r="F86" s="4"/>
+      <c r="G86" s="4"/>
+      <c r="H86" s="4"/>
+      <c r="I86" s="4"/>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
       <c r="L86" s="1"/>
     </row>
-    <row r="87" spans="1:12">
+    <row r="87" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A87" s="2" t="s">
-        <v>174</v>
-[...4 lines deleted...]
-      <c r="C87" s="4">
+        <v>178</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="C87" s="5">
         <v>1716</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="E87" s="5">
         <v>1757</v>
       </c>
-      <c r="F87" s="3"/>
-[...2 lines deleted...]
-      <c r="I87" s="3"/>
+      <c r="F87" s="4"/>
+      <c r="G87" s="4"/>
+      <c r="H87" s="4"/>
+      <c r="I87" s="4"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="1"/>
     </row>
-    <row r="88" spans="1:12">
+    <row r="88" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A88" s="2" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      <c r="C88" s="4">
+        <v>181</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="5">
         <v>1951</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5"/>
-      <c r="F88" s="3"/>
-[...2 lines deleted...]
-      <c r="I88" s="3"/>
+      <c r="F88" s="4"/>
+      <c r="G88" s="4"/>
+      <c r="H88" s="4"/>
+      <c r="I88" s="4"/>
       <c r="J88" s="2"/>
       <c r="K88" s="2"/>
       <c r="L88" s="1"/>
     </row>
-    <row r="89" spans="1:12">
+    <row r="89" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A89" s="2" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-      <c r="C89" s="4">
+        <v>183</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="5">
         <v>1827</v>
       </c>
-      <c r="D89" s="3"/>
-[...4 lines deleted...]
-      <c r="I89" s="3"/>
+      <c r="D89" s="4"/>
+      <c r="E89" s="4"/>
+      <c r="F89" s="4"/>
+      <c r="G89" s="4"/>
+      <c r="H89" s="4"/>
+      <c r="I89" s="4"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="1"/>
     </row>
-    <row r="90" spans="1:12">
+    <row r="90" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A90" s="2" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-      <c r="C90" s="4">
+        <v>185</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C90" s="5">
         <v>1853</v>
       </c>
-      <c r="D90" s="3"/>
-[...4 lines deleted...]
-      <c r="I90" s="3"/>
+      <c r="D90" s="4"/>
+      <c r="E90" s="4"/>
+      <c r="F90" s="4"/>
+      <c r="G90" s="4"/>
+      <c r="H90" s="4"/>
+      <c r="I90" s="4"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="1"/>
     </row>
-    <row r="91" spans="1:12">
+    <row r="91" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A91" s="2" t="s">
-        <v>183</v>
-[...4 lines deleted...]
-      <c r="C91" s="4">
+        <v>187</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C91" s="5">
         <v>1764</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5"/>
-      <c r="F91" s="3"/>
-[...2 lines deleted...]
-      <c r="I91" s="3"/>
+      <c r="F91" s="4"/>
+      <c r="G91" s="4"/>
+      <c r="H91" s="4"/>
+      <c r="I91" s="4"/>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="1"/>
     </row>
-    <row r="92" spans="1:12">
+    <row r="92" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A92" s="2" t="s">
-        <v>185</v>
-[...4 lines deleted...]
-      <c r="C92" s="4">
+        <v>189</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C92" s="5">
         <v>1723</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E92" s="5">
         <v>1850</v>
       </c>
-      <c r="F92" s="3"/>
-[...2 lines deleted...]
-      <c r="I92" s="3"/>
+      <c r="F92" s="4"/>
+      <c r="G92" s="4"/>
+      <c r="H92" s="4"/>
+      <c r="I92" s="4"/>
       <c r="J92" s="2"/>
       <c r="K92" s="2"/>
       <c r="L92" s="1"/>
     </row>
-    <row r="93" spans="1:12">
+    <row r="93" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A93" s="2" t="s">
-        <v>188</v>
-[...4 lines deleted...]
-      <c r="C93" s="4">
+        <v>192</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="C93" s="5">
         <v>1369</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E93" s="5">
         <v>1693</v>
       </c>
-      <c r="F93" s="3"/>
-[...2 lines deleted...]
-      <c r="I93" s="3"/>
+      <c r="F93" s="4"/>
+      <c r="G93" s="4"/>
+      <c r="H93" s="4"/>
+      <c r="I93" s="4"/>
       <c r="J93" s="2"/>
       <c r="K93" s="2"/>
       <c r="L93" s="1"/>
     </row>
-    <row r="94" spans="1:12">
+    <row r="94" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A94" s="2" t="s">
-        <v>190</v>
-[...4 lines deleted...]
-      <c r="C94" s="4">
+        <v>194</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="C94" s="5">
         <v>1608</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5"/>
-      <c r="F94" s="3"/>
-[...2 lines deleted...]
-      <c r="I94" s="3"/>
+      <c r="F94" s="4"/>
+      <c r="G94" s="4"/>
+      <c r="H94" s="4"/>
+      <c r="I94" s="4"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="1"/>
     </row>
-    <row r="95" spans="1:12">
+    <row r="95" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A95" s="2" t="s">
-        <v>192</v>
-[...4 lines deleted...]
-      <c r="C95" s="4">
+        <v>2</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C95" s="5">
         <v>2265</v>
       </c>
-      <c r="D95" s="3"/>
-[...4 lines deleted...]
-      <c r="I95" s="3"/>
+      <c r="D95" s="4"/>
+      <c r="E95" s="4"/>
+      <c r="F95" s="4"/>
+      <c r="G95" s="4"/>
+      <c r="H95" s="4"/>
+      <c r="I95" s="4"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="1"/>
     </row>
-    <row r="96" spans="1:12">
+    <row r="96" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A96" s="2" t="s">
-        <v>194</v>
-[...4 lines deleted...]
-      <c r="C96" s="4">
+        <v>196</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="C96" s="5">
         <v>1634</v>
       </c>
-      <c r="D96" s="3"/>
-[...4 lines deleted...]
-      <c r="I96" s="3"/>
+      <c r="D96" s="4"/>
+      <c r="E96" s="4"/>
+      <c r="F96" s="4"/>
+      <c r="G96" s="4"/>
+      <c r="H96" s="4"/>
+      <c r="I96" s="4"/>
       <c r="J96" s="2"/>
       <c r="K96" s="2"/>
       <c r="L96" s="1"/>
     </row>
-    <row r="97" spans="1:12">
+    <row r="97" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A97" s="2" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="C97" s="4">
+        <v>198</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C97" s="5">
         <v>1609</v>
       </c>
-      <c r="D97" s="3"/>
-[...4 lines deleted...]
-      <c r="I97" s="3"/>
+      <c r="D97" s="4"/>
+      <c r="E97" s="4"/>
+      <c r="F97" s="4"/>
+      <c r="G97" s="4"/>
+      <c r="H97" s="4"/>
+      <c r="I97" s="4"/>
       <c r="J97" s="2"/>
       <c r="K97" s="2"/>
       <c r="L97" s="1"/>
     </row>
-    <row r="98" spans="1:12">
+    <row r="98" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A98" s="2" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-      <c r="C98" s="4">
+        <v>200</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="5">
         <v>1646</v>
       </c>
-      <c r="D98" s="3"/>
-[...4 lines deleted...]
-      <c r="I98" s="3"/>
+      <c r="D98" s="4"/>
+      <c r="E98" s="4"/>
+      <c r="F98" s="4"/>
+      <c r="G98" s="4"/>
+      <c r="H98" s="4"/>
+      <c r="I98" s="4"/>
       <c r="J98" s="2"/>
       <c r="K98" s="2"/>
       <c r="L98" s="1"/>
     </row>
-    <row r="99" spans="1:12">
+    <row r="99" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A99" s="2" t="s">
-        <v>200</v>
-[...4 lines deleted...]
-      <c r="C99" s="4">
+        <v>202</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C99" s="5">
         <v>1992</v>
       </c>
-      <c r="D99" s="3"/>
-[...4 lines deleted...]
-      <c r="I99" s="3"/>
+      <c r="D99" s="4"/>
+      <c r="E99" s="4"/>
+      <c r="F99" s="4"/>
+      <c r="G99" s="4"/>
+      <c r="H99" s="4"/>
+      <c r="I99" s="4"/>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="1"/>
     </row>
-    <row r="100" spans="1:12">
+    <row r="100" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A100" s="2" t="s">
-        <v>202</v>
-[...4 lines deleted...]
-      <c r="C100" s="4">
+        <v>204</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C100" s="5">
         <v>1798</v>
       </c>
-      <c r="D100" s="3"/>
-      <c r="E100" s="3"/>
+      <c r="D100" s="4"/>
+      <c r="E100" s="4"/>
       <c r="F100"/>
-      <c r="G100" s="3"/>
-[...1 lines deleted...]
-      <c r="I100" s="3"/>
+      <c r="G100" s="4"/>
+      <c r="H100" s="4"/>
+      <c r="I100" s="4"/>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
       <c r="L100" s="1"/>
     </row>
-    <row r="101" spans="1:12">
+    <row r="101" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A101" s="2" t="s">
-        <v>204</v>
-[...4 lines deleted...]
-      <c r="C101" s="4">
+        <v>206</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="C101" s="5">
         <v>1837</v>
       </c>
-      <c r="D101" s="3"/>
-[...4 lines deleted...]
-      <c r="I101" s="3"/>
+      <c r="D101" s="4"/>
+      <c r="E101" s="4"/>
+      <c r="F101" s="4"/>
+      <c r="G101" s="4"/>
+      <c r="H101" s="4"/>
+      <c r="I101" s="4"/>
       <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="1"/>
     </row>
-    <row r="102" spans="1:12">
+    <row r="102" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A102" s="2" t="s">
-        <v>206</v>
-[...4 lines deleted...]
-      <c r="C102" s="4">
+        <v>208</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C102" s="5">
         <v>1715</v>
       </c>
-      <c r="D102" s="3"/>
-[...4 lines deleted...]
-      <c r="I102" s="3"/>
+      <c r="D102" s="4"/>
+      <c r="E102" s="4"/>
+      <c r="F102" s="4"/>
+      <c r="G102" s="4"/>
+      <c r="H102" s="4"/>
+      <c r="I102" s="4"/>
       <c r="J102" s="2"/>
       <c r="K102" s="2"/>
       <c r="L102" s="1"/>
     </row>
-    <row r="103" spans="1:12">
+    <row r="103" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A103" s="2" t="s">
-        <v>208</v>
-[...4 lines deleted...]
-      <c r="C103" s="4">
+        <v>210</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="C103" s="5">
         <v>1863</v>
       </c>
-      <c r="D103" s="3"/>
-[...4 lines deleted...]
-      <c r="I103" s="3"/>
+      <c r="D103" s="4"/>
+      <c r="E103" s="4"/>
+      <c r="F103" s="4"/>
+      <c r="G103" s="4"/>
+      <c r="H103" s="4"/>
+      <c r="I103" s="4"/>
       <c r="J103" s="2"/>
       <c r="K103" s="2"/>
       <c r="L103" s="1"/>
     </row>
-    <row r="104" spans="1:12">
+    <row r="104" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A104" s="2" t="s">
-        <v>210</v>
-[...4 lines deleted...]
-      <c r="C104" s="4">
+        <v>212</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C104" s="5">
         <v>1676</v>
       </c>
-      <c r="D104" s="3"/>
-[...4 lines deleted...]
-      <c r="I104" s="3"/>
+      <c r="D104" s="4"/>
+      <c r="E104" s="4"/>
+      <c r="F104" s="4"/>
+      <c r="G104" s="4"/>
+      <c r="H104" s="4"/>
+      <c r="I104" s="4"/>
       <c r="J104" s="2"/>
       <c r="K104" s="2"/>
       <c r="L104" s="1"/>
     </row>
-    <row r="105" spans="1:12">
+    <row r="105" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A105" s="2" t="s">
-        <v>212</v>
-[...4 lines deleted...]
-      <c r="C105" s="4">
+        <v>214</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C105" s="5">
         <v>1865</v>
       </c>
-      <c r="D105" s="3"/>
-[...4 lines deleted...]
-      <c r="I105" s="3"/>
+      <c r="D105" s="4"/>
+      <c r="E105" s="4"/>
+      <c r="F105" s="4"/>
+      <c r="G105" s="4"/>
+      <c r="H105" s="4"/>
+      <c r="I105" s="4"/>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="1"/>
     </row>
-    <row r="106" spans="1:12">
+    <row r="106" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A106" s="2" t="s">
-        <v>214</v>
-[...4 lines deleted...]
-      <c r="C106" s="4">
+        <v>216</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C106" s="5">
         <v>1834</v>
       </c>
-      <c r="D106" s="3"/>
-[...4 lines deleted...]
-      <c r="I106" s="3"/>
+      <c r="D106" s="4"/>
+      <c r="E106" s="4"/>
+      <c r="F106" s="4"/>
+      <c r="G106" s="4"/>
+      <c r="H106" s="4"/>
+      <c r="I106" s="4"/>
       <c r="J106" s="2"/>
       <c r="K106" s="2"/>
       <c r="L106" s="1"/>
     </row>
-    <row r="107" spans="1:12">
+    <row r="107" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A107" s="2" t="s">
-        <v>216</v>
-[...4 lines deleted...]
-      <c r="C107" s="4">
+        <v>218</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="C107" s="5">
         <v>1747</v>
       </c>
-      <c r="D107" s="3"/>
-[...4 lines deleted...]
-      <c r="I107" s="3"/>
+      <c r="D107" s="4"/>
+      <c r="E107" s="4"/>
+      <c r="F107" s="4"/>
+      <c r="G107" s="4"/>
+      <c r="H107" s="4"/>
+      <c r="I107" s="4"/>
       <c r="J107" s="2"/>
       <c r="K107" s="2"/>
       <c r="L107" s="1"/>
     </row>
-    <row r="108" spans="1:12">
+    <row r="108" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A108" s="2" t="s">
-        <v>218</v>
-[...4 lines deleted...]
-      <c r="C108" s="4">
+        <v>220</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C108" s="5">
         <v>1751</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5"/>
-      <c r="F108" s="3"/>
-[...2 lines deleted...]
-      <c r="I108" s="3"/>
+      <c r="F108" s="4"/>
+      <c r="G108" s="4"/>
+      <c r="H108" s="4"/>
+      <c r="I108" s="4"/>
       <c r="J108" s="2"/>
       <c r="K108" s="2"/>
       <c r="L108" s="1"/>
     </row>
-    <row r="109" spans="1:12">
+    <row r="109" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A109" s="2" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-      <c r="C109" s="4">
+        <v>222</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C109" s="5">
         <v>1770</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E109" s="5">
         <v>1955</v>
       </c>
-      <c r="F109" s="3"/>
-[...2 lines deleted...]
-      <c r="I109" s="3"/>
+      <c r="F109" s="4"/>
+      <c r="G109" s="4"/>
+      <c r="H109" s="4"/>
+      <c r="I109" s="4"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="1"/>
     </row>
-    <row r="110" spans="1:12">
+    <row r="110" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A110" s="2" t="s">
-        <v>223</v>
-[...4 lines deleted...]
-      <c r="C110" s="4">
+        <v>225</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C110" s="5">
         <v>1816</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="5"/>
-      <c r="F110" s="3"/>
-[...2 lines deleted...]
-      <c r="I110" s="3"/>
+      <c r="F110" s="4"/>
+      <c r="G110" s="4"/>
+      <c r="H110" s="4"/>
+      <c r="I110" s="4"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="1"/>
     </row>
-    <row r="111" spans="1:12">
+    <row r="111" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A111" s="2" t="s">
-        <v>225</v>
-[...4 lines deleted...]
-      <c r="C111" s="4">
+        <v>227</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="C111" s="5">
         <v>1759</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="5"/>
-      <c r="F111" s="3"/>
-[...2 lines deleted...]
-      <c r="I111" s="3"/>
+      <c r="F111" s="4"/>
+      <c r="G111" s="4"/>
+      <c r="H111" s="4"/>
+      <c r="I111" s="4"/>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="1"/>
     </row>
-    <row r="112" spans="1:12">
+    <row r="112" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A112" s="2" t="s">
-        <v>227</v>
-[...4 lines deleted...]
-      <c r="C112" s="4">
+        <v>229</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="C112" s="5">
         <v>1846</v>
       </c>
-      <c r="D112" s="3"/>
-[...4 lines deleted...]
-      <c r="I112" s="3"/>
+      <c r="D112" s="4"/>
+      <c r="E112" s="4"/>
+      <c r="F112" s="4"/>
+      <c r="G112" s="4"/>
+      <c r="H112" s="4"/>
+      <c r="I112" s="4"/>
       <c r="J112" s="2"/>
       <c r="K112" s="2"/>
       <c r="L112" s="1"/>
     </row>
-    <row r="113" spans="1:12">
+    <row r="113" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A113" s="2" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="C113" s="4">
+        <v>231</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="C113" s="5">
         <v>1832</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E113" s="5">
         <v>1841</v>
       </c>
-      <c r="F113" s="3"/>
-[...2 lines deleted...]
-      <c r="I113" s="3"/>
+      <c r="F113" s="4"/>
+      <c r="G113" s="4"/>
+      <c r="H113" s="4"/>
+      <c r="I113" s="4"/>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="1"/>
     </row>
-    <row r="114" spans="1:12">
+    <row r="114" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A114" s="2" t="s">
-        <v>231</v>
-[...4 lines deleted...]
-      <c r="C114" s="4">
+        <v>233</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="C114" s="5">
         <v>1789</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="5"/>
-      <c r="F114" s="3"/>
-[...2 lines deleted...]
-      <c r="I114" s="3"/>
+      <c r="F114" s="4"/>
+      <c r="G114" s="4"/>
+      <c r="H114" s="4"/>
+      <c r="I114" s="4"/>
       <c r="J114" s="2"/>
       <c r="K114" s="2"/>
       <c r="L114" s="1"/>
     </row>
-    <row r="115" spans="1:12">
+    <row r="115" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A115" s="2" t="s">
-        <v>233</v>
-[...4 lines deleted...]
-      <c r="C115" s="4">
+        <v>235</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="C115" s="5">
         <v>2266</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5"/>
-      <c r="F115" s="3"/>
-[...2 lines deleted...]
-      <c r="I115" s="3"/>
+      <c r="F115" s="4"/>
+      <c r="G115" s="4"/>
+      <c r="H115" s="4"/>
+      <c r="I115" s="4"/>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="L115" s="1"/>
     </row>
-    <row r="116" spans="1:12">
+    <row r="116" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A116" s="2" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      <c r="C116" s="4">
+        <v>237</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C116" s="5">
         <v>2314</v>
       </c>
-      <c r="D116" s="3"/>
-[...4 lines deleted...]
-      <c r="I116" s="3"/>
+      <c r="D116" s="4"/>
+      <c r="E116" s="4"/>
+      <c r="F116" s="4"/>
+      <c r="G116" s="4"/>
+      <c r="H116" s="4"/>
+      <c r="I116" s="4"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
       <c r="L116" s="1"/>
     </row>
-    <row r="117" spans="1:12">
+    <row r="117" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A117" s="2" t="s">
-        <v>237</v>
-[...4 lines deleted...]
-      <c r="C117" s="4">
+        <v>239</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="C117" s="5">
         <v>1103</v>
       </c>
-      <c r="D117" s="3"/>
-[...4 lines deleted...]
-      <c r="I117" s="3"/>
+      <c r="D117" s="4"/>
+      <c r="E117" s="4"/>
+      <c r="F117" s="4"/>
+      <c r="G117" s="4"/>
+      <c r="H117" s="4"/>
+      <c r="I117" s="4"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
       <c r="L117" s="1"/>
     </row>
-    <row r="118" spans="1:12">
+    <row r="118" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A118" s="2" t="s">
-        <v>239</v>
-[...4 lines deleted...]
-      <c r="C118" s="4">
+        <v>241</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="C118" s="5">
         <v>1669</v>
       </c>
-      <c r="D118" s="3"/>
-[...4 lines deleted...]
-      <c r="I118" s="3"/>
+      <c r="D118" s="4"/>
+      <c r="E118" s="4"/>
+      <c r="F118" s="4"/>
+      <c r="G118" s="4"/>
+      <c r="H118" s="4"/>
+      <c r="I118" s="4"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
       <c r="L118" s="1"/>
     </row>
-    <row r="119" spans="1:12">
+    <row r="119" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A119" s="2" t="s">
-        <v>241</v>
-[...4 lines deleted...]
-      <c r="C119" s="4">
+        <v>243</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C119" s="5">
         <v>1255</v>
       </c>
-      <c r="D119" s="3"/>
-[...4 lines deleted...]
-      <c r="I119" s="3"/>
+      <c r="D119" s="4"/>
+      <c r="E119" s="4"/>
+      <c r="F119" s="4"/>
+      <c r="G119" s="4"/>
+      <c r="H119" s="4"/>
+      <c r="I119" s="4"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
       <c r="L119" s="1"/>
     </row>
-    <row r="120" spans="1:12">
+    <row r="120" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A120" s="2" t="s">
-        <v>243</v>
-[...4 lines deleted...]
-      <c r="C120" s="4">
+        <v>245</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="C120" s="5">
         <v>1870</v>
       </c>
-      <c r="D120" s="3"/>
-[...4 lines deleted...]
-      <c r="I120" s="3"/>
+      <c r="D120" s="4"/>
+      <c r="E120" s="4"/>
+      <c r="F120" s="4"/>
+      <c r="G120" s="4"/>
+      <c r="H120" s="4"/>
+      <c r="I120" s="4"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="1"/>
     </row>
-    <row r="121" spans="1:12">
+    <row r="121" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A121" s="2" t="s">
-        <v>245</v>
-[...4 lines deleted...]
-      <c r="C121" s="4">
+        <v>247</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="C121" s="5">
         <v>1838</v>
       </c>
-      <c r="D121" s="3"/>
-[...4 lines deleted...]
-      <c r="I121" s="3"/>
+      <c r="D121" s="4"/>
+      <c r="E121" s="4"/>
+      <c r="F121" s="4"/>
+      <c r="G121" s="4"/>
+      <c r="H121" s="4"/>
+      <c r="I121" s="4"/>
       <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="1"/>
     </row>
-    <row r="122" spans="1:12">
+    <row r="122" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A122" s="2" t="s">
-        <v>247</v>
-[...4 lines deleted...]
-      <c r="C122" s="4">
+        <v>249</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C122" s="5">
         <v>1883</v>
       </c>
-      <c r="D122" s="3"/>
-[...4 lines deleted...]
-      <c r="I122" s="3"/>
+      <c r="D122" s="4"/>
+      <c r="E122" s="4"/>
+      <c r="F122" s="4"/>
+      <c r="G122" s="4"/>
+      <c r="H122" s="4"/>
+      <c r="I122" s="4"/>
       <c r="J122" s="2"/>
       <c r="K122" s="2"/>
       <c r="L122" s="1"/>
     </row>
-    <row r="123" spans="1:12">
+    <row r="123" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A123" s="2" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-      <c r="C123" s="4">
+        <v>251</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C123" s="5">
         <v>1762</v>
       </c>
-      <c r="D123" s="3"/>
-[...4 lines deleted...]
-      <c r="I123" s="3"/>
+      <c r="D123" s="4"/>
+      <c r="E123" s="4"/>
+      <c r="F123" s="4"/>
+      <c r="G123" s="4"/>
+      <c r="H123" s="4"/>
+      <c r="I123" s="4"/>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="1"/>
     </row>
-    <row r="124" spans="1:12">
+    <row r="124" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A124" s="2" t="s">
-        <v>251</v>
-[...4 lines deleted...]
-      <c r="C124" s="4">
+        <v>253</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C124" s="5">
         <v>1973</v>
       </c>
-      <c r="D124" s="3"/>
-[...4 lines deleted...]
-      <c r="I124" s="3"/>
+      <c r="D124" s="4"/>
+      <c r="E124" s="4"/>
+      <c r="F124" s="4"/>
+      <c r="G124" s="4"/>
+      <c r="H124" s="4"/>
+      <c r="I124" s="4"/>
       <c r="J124" s="2"/>
       <c r="K124" s="2"/>
       <c r="L124" s="1"/>
     </row>
-    <row r="125" spans="1:12">
+    <row r="125" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A125" s="2" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="B125" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="C125" s="4">
+      <c r="B125" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C125" s="5">
         <v>1096</v>
       </c>
-      <c r="D125" s="3"/>
-[...4 lines deleted...]
-      <c r="I125" s="3"/>
+      <c r="D125" s="4"/>
+      <c r="E125" s="4"/>
+      <c r="F125" s="4"/>
+      <c r="G125" s="4"/>
+      <c r="H125" s="4"/>
+      <c r="I125" s="4"/>
       <c r="J125" s="2"/>
       <c r="K125" s="2"/>
       <c r="L125" s="1"/>
     </row>
-    <row r="126" spans="1:12">
+    <row r="126" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A126" s="2" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="B126" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="C126" s="4">
+      <c r="B126" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="C126" s="5">
         <v>1825</v>
       </c>
-      <c r="D126" s="3"/>
-[...4 lines deleted...]
-      <c r="I126" s="3"/>
+      <c r="D126" s="4"/>
+      <c r="E126" s="4"/>
+      <c r="F126" s="4"/>
+      <c r="G126" s="4"/>
+      <c r="H126" s="4"/>
+      <c r="I126" s="4"/>
       <c r="J126" s="2"/>
       <c r="K126" s="2"/>
       <c r="L126" s="1"/>
     </row>
-    <row r="127" spans="1:12">
+    <row r="127" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A127" s="2" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="B127" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="C127" s="4">
+      <c r="B127" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C127" s="5">
         <v>1954</v>
       </c>
-      <c r="D127" s="3"/>
-[...4 lines deleted...]
-      <c r="I127" s="3"/>
+      <c r="D127" s="4"/>
+      <c r="E127" s="4"/>
+      <c r="F127" s="4"/>
+      <c r="G127" s="4"/>
+      <c r="H127" s="4"/>
+      <c r="I127" s="4"/>
       <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="1"/>
     </row>
-    <row r="128" spans="1:12">
+    <row r="128" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A128" s="2" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="B128" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="C128" s="4">
+      <c r="B128" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="C128" s="5">
         <v>1585</v>
       </c>
-      <c r="D128" s="3"/>
-[...4 lines deleted...]
-      <c r="I128" s="3"/>
+      <c r="D128" s="4"/>
+      <c r="E128" s="4"/>
+      <c r="F128" s="4"/>
+      <c r="G128" s="4"/>
+      <c r="H128" s="4"/>
+      <c r="I128" s="4"/>
       <c r="J128" s="2"/>
       <c r="K128" s="2"/>
       <c r="L128" s="1"/>
     </row>
-    <row r="129" spans="1:12">
+    <row r="129" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A129" s="2" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="B129" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="C129" s="4">
+      <c r="B129" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="C129" s="5">
         <v>1321</v>
       </c>
-      <c r="D129" s="3"/>
-[...4 lines deleted...]
-      <c r="I129" s="3"/>
+      <c r="D129" s="4"/>
+      <c r="E129" s="4"/>
+      <c r="F129" s="4"/>
+      <c r="G129" s="4"/>
+      <c r="H129" s="4"/>
+      <c r="I129" s="4"/>
       <c r="J129" s="2"/>
       <c r="K129" s="2"/>
       <c r="L129" s="1"/>
     </row>
-    <row r="130" spans="1:12">
+    <row r="130" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A130" s="2" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="B130" s="4" t="s">
         <v>264</v>
       </c>
-      <c r="C130" s="4">
+      <c r="B130" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C130" s="5">
         <v>1637</v>
       </c>
-      <c r="D130" s="3"/>
-[...4 lines deleted...]
-      <c r="I130" s="3"/>
+      <c r="D130" s="4"/>
+      <c r="E130" s="4"/>
+      <c r="F130" s="4"/>
+      <c r="G130" s="4"/>
+      <c r="H130" s="4"/>
+      <c r="I130" s="4"/>
       <c r="J130" s="2"/>
       <c r="K130" s="2"/>
       <c r="L130" s="1"/>
     </row>
-    <row r="131" spans="1:12">
+    <row r="131" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A131" s="2" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="B131" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="C131" s="4">
+      <c r="B131" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="C131" s="5">
         <v>1848</v>
       </c>
-      <c r="D131" s="3"/>
-[...4 lines deleted...]
-      <c r="I131" s="3"/>
+      <c r="D131" s="4"/>
+      <c r="E131" s="4"/>
+      <c r="F131" s="4"/>
+      <c r="G131" s="4"/>
+      <c r="H131" s="4"/>
+      <c r="I131" s="4"/>
       <c r="J131" s="2"/>
       <c r="K131" s="2"/>
       <c r="L131" s="1"/>
     </row>
-    <row r="132" spans="1:12">
+    <row r="132" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A132" s="2" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="B132" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="C132" s="4">
+      <c r="B132" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="C132" s="5">
         <v>1754</v>
       </c>
-      <c r="D132" s="3"/>
-[...4 lines deleted...]
-      <c r="I132" s="3"/>
+      <c r="D132" s="4"/>
+      <c r="E132" s="4"/>
+      <c r="F132" s="4"/>
+      <c r="G132" s="4"/>
+      <c r="H132" s="4"/>
+      <c r="I132" s="4"/>
       <c r="J132" s="2"/>
       <c r="K132" s="2"/>
       <c r="L132" s="1"/>
     </row>
-    <row r="133" spans="1:12">
+    <row r="133" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A133" s="2" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="B133" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="C133" s="4">
+      <c r="B133" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C133" s="5">
         <v>1839</v>
       </c>
-      <c r="D133" s="3"/>
-[...4 lines deleted...]
-      <c r="I133" s="3"/>
+      <c r="D133" s="4"/>
+      <c r="E133" s="4"/>
+      <c r="F133" s="4"/>
+      <c r="G133" s="4"/>
+      <c r="H133" s="4"/>
+      <c r="I133" s="4"/>
       <c r="J133" s="2"/>
       <c r="K133" s="2"/>
       <c r="L133" s="1"/>
     </row>
-    <row r="134" spans="1:12">
+    <row r="134" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A134" s="2" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="B134" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="C134" s="4">
+      <c r="B134" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C134" s="5">
         <v>1714</v>
       </c>
-      <c r="D134" s="3"/>
-[...4 lines deleted...]
-      <c r="I134" s="3"/>
+      <c r="D134" s="4"/>
+      <c r="E134" s="4"/>
+      <c r="F134" s="4"/>
+      <c r="G134" s="4"/>
+      <c r="H134" s="4"/>
+      <c r="I134" s="4"/>
       <c r="J134" s="2"/>
       <c r="K134" s="2"/>
       <c r="L134" s="1"/>
     </row>
-    <row r="135" spans="1:12">
+    <row r="135" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A135" s="2" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="B135" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="C135" s="4">
+      <c r="B135" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C135" s="5">
         <v>1875</v>
       </c>
-      <c r="D135" s="3"/>
-[...4 lines deleted...]
-      <c r="I135" s="3"/>
+      <c r="D135" s="4"/>
+      <c r="E135" s="4"/>
+      <c r="F135" s="4"/>
+      <c r="G135" s="4"/>
+      <c r="H135" s="4"/>
+      <c r="I135" s="4"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="1"/>
     </row>
-    <row r="136" spans="1:12">
+    <row r="136" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A136" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B136" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="B136" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="4">
+      <c r="C136" s="5">
         <v>2282</v>
       </c>
-      <c r="D136" s="3"/>
-[...4 lines deleted...]
-      <c r="I136" s="3"/>
+      <c r="D136" s="4"/>
+      <c r="E136" s="4"/>
+      <c r="F136" s="4"/>
+      <c r="G136" s="4"/>
+      <c r="H136" s="4"/>
+      <c r="I136" s="4"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="1"/>
     </row>
-    <row r="137" spans="1:12">
+    <row r="137" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A137" s="2" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="B137" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="C137" s="4">
+      <c r="B137" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C137" s="5">
         <v>1745</v>
       </c>
-      <c r="D137" s="3"/>
-[...4 lines deleted...]
-      <c r="I137" s="3"/>
+      <c r="D137" s="4"/>
+      <c r="E137" s="4"/>
+      <c r="F137" s="4"/>
+      <c r="G137" s="4"/>
+      <c r="H137" s="4"/>
+      <c r="I137" s="4"/>
       <c r="J137" s="2"/>
       <c r="K137" s="2"/>
       <c r="L137" s="1"/>
     </row>
-    <row r="138" spans="1:12">
+    <row r="138" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A138" s="2" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="B138" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="C138" s="4">
+      <c r="B138" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="C138" s="5">
         <v>1600</v>
       </c>
-      <c r="D138" s="3"/>
-[...4 lines deleted...]
-      <c r="I138" s="3"/>
+      <c r="D138" s="4"/>
+      <c r="E138" s="4"/>
+      <c r="F138" s="4"/>
+      <c r="G138" s="4"/>
+      <c r="H138" s="4"/>
+      <c r="I138" s="4"/>
       <c r="J138" s="2"/>
       <c r="K138" s="2"/>
       <c r="L138" s="1"/>
     </row>
-    <row r="139" spans="1:12">
+    <row r="139" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A139" s="2" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="B139" s="4" t="s">
         <v>281</v>
       </c>
-      <c r="C139" s="4">
+      <c r="B139" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C139" s="5">
         <v>2268</v>
       </c>
-      <c r="D139" s="3"/>
-[...4 lines deleted...]
-      <c r="I139" s="3"/>
+      <c r="D139" s="4"/>
+      <c r="E139" s="4"/>
+      <c r="F139" s="4"/>
+      <c r="G139" s="4"/>
+      <c r="H139" s="4"/>
+      <c r="I139" s="4"/>
       <c r="J139" s="2"/>
       <c r="K139" s="2"/>
       <c r="L139" s="1"/>
     </row>
-    <row r="140" spans="1:12">
+    <row r="140" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A140" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="B140" s="4" t="s">
+      <c r="B140" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="C140" s="4">
+      <c r="C140" s="5">
         <v>1998</v>
       </c>
-      <c r="D140" s="3"/>
-[...4 lines deleted...]
-      <c r="I140" s="3"/>
+      <c r="D140" s="4"/>
+      <c r="E140" s="4"/>
+      <c r="F140" s="4"/>
+      <c r="G140" s="4"/>
+      <c r="H140" s="4"/>
+      <c r="I140" s="4"/>
       <c r="J140" s="2"/>
       <c r="K140" s="2"/>
       <c r="L140" s="1"/>
     </row>
-    <row r="141" spans="1:12">
+    <row r="141" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A141" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="B141" s="4" t="s">
+      <c r="B141" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="C141" s="4">
+      <c r="C141" s="5">
         <v>1410</v>
       </c>
-      <c r="D141" s="3"/>
-[...4 lines deleted...]
-      <c r="I141" s="3"/>
+      <c r="D141" s="4"/>
+      <c r="E141" s="4"/>
+      <c r="F141" s="4"/>
+      <c r="G141" s="4"/>
+      <c r="H141" s="4"/>
+      <c r="I141" s="4"/>
       <c r="J141" s="2"/>
       <c r="K141" s="2"/>
       <c r="L141" s="1"/>
     </row>
-    <row r="142" spans="1:12">
+    <row r="142" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A142" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="B142" s="4" t="s">
+      <c r="B142" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="C142" s="4">
+      <c r="C142" s="5">
         <v>1864</v>
       </c>
-      <c r="D142" s="3"/>
-[...4 lines deleted...]
-      <c r="I142" s="3"/>
+      <c r="D142" s="4"/>
+      <c r="E142" s="4"/>
+      <c r="F142" s="4"/>
+      <c r="G142" s="4"/>
+      <c r="H142" s="4"/>
+      <c r="I142" s="4"/>
       <c r="J142" s="2"/>
       <c r="K142" s="2"/>
       <c r="L142" s="1"/>
     </row>
-    <row r="143" spans="1:12">
+    <row r="143" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A143" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="B143" s="4" t="s">
+      <c r="B143" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="C143" s="4">
+      <c r="C143" s="5">
         <v>1698</v>
       </c>
-      <c r="D143" s="3"/>
-[...4 lines deleted...]
-      <c r="I143" s="3"/>
+      <c r="D143" s="4"/>
+      <c r="E143" s="4"/>
+      <c r="F143" s="4"/>
+      <c r="G143" s="4"/>
+      <c r="H143" s="4"/>
+      <c r="I143" s="4"/>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="1"/>
     </row>
-    <row r="144" spans="1:12">
+    <row r="144" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A144" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="B144" s="4" t="s">
+      <c r="B144" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="C144" s="4">
+      <c r="C144" s="5">
         <v>1982</v>
       </c>
-      <c r="D144" s="3"/>
-[...4 lines deleted...]
-      <c r="I144" s="3"/>
+      <c r="D144" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E144" s="5">
+        <v>2323</v>
+      </c>
+      <c r="F144" s="4"/>
+      <c r="G144" s="4"/>
+      <c r="H144" s="4"/>
+      <c r="I144" s="4"/>
       <c r="J144" s="2"/>
       <c r="K144" s="2"/>
       <c r="L144" s="1"/>
     </row>
-    <row r="145" spans="1:12">
+    <row r="145" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A145" s="2" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="B145" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="C145" s="4">
+      <c r="B145" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="C145" s="5">
         <v>1989</v>
       </c>
-      <c r="D145" s="3"/>
-[...4 lines deleted...]
-      <c r="I145" s="3"/>
+      <c r="D145" s="4"/>
+      <c r="E145" s="4"/>
+      <c r="F145" s="4"/>
+      <c r="G145" s="4"/>
+      <c r="H145" s="4"/>
+      <c r="I145" s="4"/>
       <c r="J145" s="2"/>
       <c r="K145" s="2"/>
       <c r="L145" s="1"/>
     </row>
-    <row r="146" spans="1:12">
+    <row r="146" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A146" s="2" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="B146" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="C146" s="4">
+      <c r="B146" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="C146" s="5">
         <v>1855</v>
       </c>
-      <c r="D146" s="3"/>
-[...4 lines deleted...]
-      <c r="I146" s="3"/>
+      <c r="D146" s="4"/>
+      <c r="E146" s="4"/>
+      <c r="F146" s="4"/>
+      <c r="G146" s="4"/>
+      <c r="H146" s="4"/>
+      <c r="I146" s="4"/>
       <c r="J146" s="2"/>
       <c r="K146" s="2"/>
       <c r="L146" s="1"/>
     </row>
-    <row r="147" spans="1:12">
+    <row r="147" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A147" s="2" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="B147" s="2" t="s">
         <v>297</v>
       </c>
-      <c r="C147" s="2">
+      <c r="B147" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C147" s="4">
         <v>2322</v>
       </c>
-      <c r="D147" s="11"/>
-[...9 lines deleted...]
-    <row r="148" spans="1:12">
+      <c r="D147" s="8"/>
+      <c r="E147" s="8"/>
+      <c r="F147" s="8"/>
+      <c r="G147" s="8"/>
+      <c r="H147" s="8"/>
+      <c r="I147" s="8"/>
+      <c r="J147" s="3"/>
+      <c r="K147" s="3"/>
+      <c r="L147" s="3"/>
+    </row>
+    <row r="148" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A148" s="1"/>
-      <c r="B148" s="2"/>
-[...11 lines deleted...]
-    <row r="149" spans="1:12">
+      <c r="B148" s="4"/>
+      <c r="C148" s="13"/>
+      <c r="D148" s="8"/>
+      <c r="E148" s="8"/>
+      <c r="F148" s="8"/>
+      <c r="G148" s="8"/>
+      <c r="H148" s="8"/>
+      <c r="I148" s="8"/>
+      <c r="J148" s="3"/>
+      <c r="K148" s="3"/>
+      <c r="L148" s="3"/>
+    </row>
+    <row r="149" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A149" s="1"/>
-      <c r="B149" s="2"/>
-[...11 lines deleted...]
-    <row r="150" spans="1:12">
+      <c r="B149" s="4"/>
+      <c r="C149" s="13"/>
+      <c r="D149" s="8"/>
+      <c r="E149" s="8"/>
+      <c r="F149" s="8"/>
+      <c r="G149" s="8"/>
+      <c r="H149" s="8"/>
+      <c r="I149" s="8"/>
+      <c r="J149" s="3"/>
+      <c r="K149" s="3"/>
+      <c r="L149" s="3"/>
+    </row>
+    <row r="150" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A150" s="1"/>
-      <c r="B150" s="2"/>
-[...11 lines deleted...]
-    <row r="151" spans="1:12">
+      <c r="B150" s="4"/>
+      <c r="C150" s="13"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="8"/>
+      <c r="F150" s="8"/>
+      <c r="G150" s="8"/>
+      <c r="H150" s="8"/>
+      <c r="I150" s="8"/>
+      <c r="J150" s="3"/>
+      <c r="K150" s="3"/>
+      <c r="L150" s="3"/>
+    </row>
+    <row r="151" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A151" s="1"/>
-      <c r="B151" s="2"/>
-[...11 lines deleted...]
-    <row r="152" spans="1:12">
+      <c r="B151" s="4"/>
+      <c r="C151" s="13"/>
+      <c r="D151" s="8"/>
+      <c r="E151" s="8"/>
+      <c r="F151" s="8"/>
+      <c r="G151" s="8"/>
+      <c r="H151" s="8"/>
+      <c r="I151" s="8"/>
+      <c r="J151" s="3"/>
+      <c r="K151" s="3"/>
+      <c r="L151" s="3"/>
+    </row>
+    <row r="152" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A152" s="1"/>
-      <c r="B152" s="2"/>
-[...11 lines deleted...]
-    <row r="153" spans="1:12">
+      <c r="B152" s="4"/>
+      <c r="C152" s="13"/>
+      <c r="D152" s="8"/>
+      <c r="E152" s="8"/>
+      <c r="F152" s="8"/>
+      <c r="G152" s="8"/>
+      <c r="H152" s="8"/>
+      <c r="I152" s="8"/>
+      <c r="J152" s="3"/>
+      <c r="K152" s="3"/>
+      <c r="L152" s="3"/>
+    </row>
+    <row r="153" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A153" s="1"/>
-      <c r="B153" s="2"/>
-[...11 lines deleted...]
-    <row r="154" spans="1:12">
+      <c r="B153" s="4"/>
+      <c r="C153" s="13"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="8"/>
+      <c r="F153" s="8"/>
+      <c r="G153" s="8"/>
+      <c r="H153" s="8"/>
+      <c r="I153" s="8"/>
+      <c r="J153" s="3"/>
+      <c r="K153" s="3"/>
+      <c r="L153" s="3"/>
+    </row>
+    <row r="154" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A154" s="1"/>
-      <c r="B154" s="2"/>
-[...11 lines deleted...]
-    <row r="155" spans="1:12">
+      <c r="B154" s="4"/>
+      <c r="C154" s="13"/>
+      <c r="D154" s="8"/>
+      <c r="E154" s="8"/>
+      <c r="F154" s="8"/>
+      <c r="G154" s="8"/>
+      <c r="H154" s="8"/>
+      <c r="I154" s="8"/>
+      <c r="J154" s="3"/>
+      <c r="K154" s="3"/>
+      <c r="L154" s="3"/>
+    </row>
+    <row r="155" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A155" s="1"/>
-      <c r="B155" s="2"/>
-[...11 lines deleted...]
-    <row r="156" spans="1:12">
+      <c r="B155" s="4"/>
+      <c r="C155" s="13"/>
+      <c r="D155" s="8"/>
+      <c r="E155" s="8"/>
+      <c r="F155" s="8"/>
+      <c r="G155" s="8"/>
+      <c r="H155" s="8"/>
+      <c r="I155" s="8"/>
+      <c r="J155" s="3"/>
+      <c r="K155" s="3"/>
+      <c r="L155" s="3"/>
+    </row>
+    <row r="156" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A156" s="1"/>
-      <c r="B156" s="2"/>
-[...11 lines deleted...]
-    <row r="157" spans="1:12">
+      <c r="B156" s="4"/>
+      <c r="C156" s="13"/>
+      <c r="D156" s="8"/>
+      <c r="E156" s="8"/>
+      <c r="F156" s="8"/>
+      <c r="G156" s="8"/>
+      <c r="H156" s="8"/>
+      <c r="I156" s="8"/>
+      <c r="J156" s="3"/>
+      <c r="K156" s="3"/>
+      <c r="L156" s="3"/>
+    </row>
+    <row r="157" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A157" s="1"/>
-      <c r="B157" s="2"/>
-[...11 lines deleted...]
-    <row r="158" spans="1:12">
+      <c r="B157" s="4"/>
+      <c r="C157" s="13"/>
+      <c r="D157" s="8"/>
+      <c r="E157" s="8"/>
+      <c r="F157" s="8"/>
+      <c r="G157" s="8"/>
+      <c r="H157" s="8"/>
+      <c r="I157" s="8"/>
+      <c r="J157" s="3"/>
+      <c r="K157" s="3"/>
+      <c r="L157" s="3"/>
+    </row>
+    <row r="158" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A158" s="1"/>
-      <c r="B158" s="2"/>
-[...11 lines deleted...]
-    <row r="159" spans="1:12">
+      <c r="B158" s="4"/>
+      <c r="C158" s="13"/>
+      <c r="D158" s="8"/>
+      <c r="E158" s="8"/>
+      <c r="F158" s="8"/>
+      <c r="G158" s="8"/>
+      <c r="H158" s="8"/>
+      <c r="I158" s="8"/>
+      <c r="J158" s="3"/>
+      <c r="K158" s="3"/>
+      <c r="L158" s="3"/>
+    </row>
+    <row r="159" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A159" s="1"/>
-      <c r="B159" s="2"/>
-[...11 lines deleted...]
-    <row r="160" spans="1:12">
+      <c r="B159" s="4"/>
+      <c r="C159" s="13"/>
+      <c r="D159" s="8"/>
+      <c r="E159" s="8"/>
+      <c r="F159" s="8"/>
+      <c r="G159" s="8"/>
+      <c r="H159" s="8"/>
+      <c r="I159" s="8"/>
+      <c r="J159" s="3"/>
+      <c r="K159" s="3"/>
+      <c r="L159" s="3"/>
+    </row>
+    <row r="160" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A160" s="1"/>
-      <c r="B160" s="2"/>
-[...11 lines deleted...]
-    <row r="161" spans="1:12">
+      <c r="B160" s="4"/>
+      <c r="C160" s="13"/>
+      <c r="D160" s="8"/>
+      <c r="E160" s="8"/>
+      <c r="F160" s="8"/>
+      <c r="G160" s="8"/>
+      <c r="H160" s="8"/>
+      <c r="I160" s="8"/>
+      <c r="J160" s="3"/>
+      <c r="K160" s="3"/>
+      <c r="L160" s="3"/>
+    </row>
+    <row r="161" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A161" s="1"/>
-      <c r="B161" s="2"/>
-[...11 lines deleted...]
-    <row r="162" spans="1:12">
+      <c r="B161" s="4"/>
+      <c r="C161" s="13"/>
+      <c r="D161" s="8"/>
+      <c r="E161" s="8"/>
+      <c r="F161" s="8"/>
+      <c r="G161" s="8"/>
+      <c r="H161" s="8"/>
+      <c r="I161" s="8"/>
+      <c r="J161" s="3"/>
+      <c r="K161" s="3"/>
+      <c r="L161" s="3"/>
+    </row>
+    <row r="162" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A162" s="1"/>
-      <c r="B162" s="2"/>
-[...11 lines deleted...]
-    <row r="163" spans="1:12">
+      <c r="B162" s="4"/>
+      <c r="C162" s="13"/>
+      <c r="D162" s="8"/>
+      <c r="E162" s="8"/>
+      <c r="F162" s="8"/>
+      <c r="G162" s="8"/>
+      <c r="H162" s="8"/>
+      <c r="I162" s="8"/>
+      <c r="J162" s="3"/>
+      <c r="K162" s="3"/>
+      <c r="L162" s="3"/>
+    </row>
+    <row r="163" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A163" s="1"/>
-      <c r="B163" s="2"/>
-[...11 lines deleted...]
-    <row r="164" spans="1:12">
+      <c r="B163" s="4"/>
+      <c r="C163" s="13"/>
+      <c r="D163" s="8"/>
+      <c r="E163" s="8"/>
+      <c r="F163" s="8"/>
+      <c r="G163" s="8"/>
+      <c r="H163" s="8"/>
+      <c r="I163" s="8"/>
+      <c r="J163" s="3"/>
+      <c r="K163" s="3"/>
+      <c r="L163" s="3"/>
+    </row>
+    <row r="164" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A164" s="1"/>
-      <c r="B164" s="2"/>
-[...11 lines deleted...]
-    <row r="165" spans="1:12">
+      <c r="B164" s="4"/>
+      <c r="C164" s="13"/>
+      <c r="D164" s="8"/>
+      <c r="E164" s="8"/>
+      <c r="F164" s="8"/>
+      <c r="G164" s="8"/>
+      <c r="H164" s="8"/>
+      <c r="I164" s="8"/>
+      <c r="J164" s="3"/>
+      <c r="K164" s="3"/>
+      <c r="L164" s="3"/>
+    </row>
+    <row r="165" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A165" s="1"/>
-      <c r="B165" s="2"/>
-[...11 lines deleted...]
-    <row r="166" spans="1:12">
+      <c r="B165" s="4"/>
+      <c r="C165" s="13"/>
+      <c r="D165" s="8"/>
+      <c r="E165" s="8"/>
+      <c r="F165" s="8"/>
+      <c r="G165" s="8"/>
+      <c r="H165" s="8"/>
+      <c r="I165" s="8"/>
+      <c r="J165" s="3"/>
+      <c r="K165" s="3"/>
+      <c r="L165" s="3"/>
+    </row>
+    <row r="166" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A166" s="1"/>
-      <c r="B166" s="2"/>
-[...11 lines deleted...]
-    <row r="167" spans="1:12">
+      <c r="B166" s="4"/>
+      <c r="C166" s="13"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="8"/>
+      <c r="F166" s="8"/>
+      <c r="G166" s="8"/>
+      <c r="H166" s="8"/>
+      <c r="I166" s="8"/>
+      <c r="J166" s="3"/>
+      <c r="K166" s="3"/>
+      <c r="L166" s="3"/>
+    </row>
+    <row r="167" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A167" s="1"/>
-      <c r="B167" s="2"/>
-[...11 lines deleted...]
-    <row r="168" spans="1:12">
+      <c r="B167" s="4"/>
+      <c r="C167" s="13"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="8"/>
+      <c r="F167" s="8"/>
+      <c r="G167" s="8"/>
+      <c r="H167" s="8"/>
+      <c r="I167" s="8"/>
+      <c r="J167" s="3"/>
+      <c r="K167" s="3"/>
+      <c r="L167" s="3"/>
+    </row>
+    <row r="168" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A168" s="1"/>
-      <c r="B168" s="2"/>
-[...11 lines deleted...]
-    <row r="169" spans="1:12">
+      <c r="B168" s="4"/>
+      <c r="C168" s="13"/>
+      <c r="D168" s="8"/>
+      <c r="E168" s="8"/>
+      <c r="F168" s="8"/>
+      <c r="G168" s="8"/>
+      <c r="H168" s="8"/>
+      <c r="I168" s="8"/>
+      <c r="J168" s="3"/>
+      <c r="K168" s="3"/>
+      <c r="L168" s="3"/>
+    </row>
+    <row r="169" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A169" s="1"/>
-      <c r="B169" s="2"/>
-[...11 lines deleted...]
-    <row r="170" spans="1:12">
+      <c r="B169" s="4"/>
+      <c r="C169" s="13"/>
+      <c r="D169" s="8"/>
+      <c r="E169" s="8"/>
+      <c r="F169" s="8"/>
+      <c r="G169" s="8"/>
+      <c r="H169" s="8"/>
+      <c r="I169" s="8"/>
+      <c r="J169" s="3"/>
+      <c r="K169" s="3"/>
+      <c r="L169" s="3"/>
+    </row>
+    <row r="170" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A170" s="1"/>
-      <c r="B170" s="2"/>
-[...11 lines deleted...]
-    <row r="171" spans="1:12">
+      <c r="B170" s="4"/>
+      <c r="C170" s="13"/>
+      <c r="D170" s="8"/>
+      <c r="E170" s="8"/>
+      <c r="F170" s="8"/>
+      <c r="G170" s="8"/>
+      <c r="H170" s="8"/>
+      <c r="I170" s="8"/>
+      <c r="J170" s="3"/>
+      <c r="K170" s="3"/>
+      <c r="L170" s="3"/>
+    </row>
+    <row r="171" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A171" s="1"/>
-      <c r="B171" s="2"/>
-[...11 lines deleted...]
-    <row r="172" spans="1:12">
+      <c r="B171" s="4"/>
+      <c r="C171" s="13"/>
+      <c r="D171" s="8"/>
+      <c r="E171" s="8"/>
+      <c r="F171" s="8"/>
+      <c r="G171" s="8"/>
+      <c r="H171" s="8"/>
+      <c r="I171" s="8"/>
+      <c r="J171" s="3"/>
+      <c r="K171" s="3"/>
+      <c r="L171" s="3"/>
+    </row>
+    <row r="172" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A172" s="1"/>
-      <c r="B172" s="2"/>
-[...11 lines deleted...]
-    <row r="173" spans="1:12">
+      <c r="B172" s="4"/>
+      <c r="C172" s="13"/>
+      <c r="D172" s="8"/>
+      <c r="E172" s="8"/>
+      <c r="F172" s="8"/>
+      <c r="G172" s="8"/>
+      <c r="H172" s="8"/>
+      <c r="I172" s="8"/>
+      <c r="J172" s="3"/>
+      <c r="K172" s="3"/>
+      <c r="L172" s="3"/>
+    </row>
+    <row r="173" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A173" s="1"/>
-      <c r="B173" s="2"/>
-[...11 lines deleted...]
-    <row r="174" spans="1:12">
+      <c r="B173" s="4"/>
+      <c r="C173" s="13"/>
+      <c r="D173" s="8"/>
+      <c r="E173" s="8"/>
+      <c r="F173" s="8"/>
+      <c r="G173" s="8"/>
+      <c r="H173" s="8"/>
+      <c r="I173" s="8"/>
+      <c r="J173" s="3"/>
+      <c r="K173" s="3"/>
+      <c r="L173" s="3"/>
+    </row>
+    <row r="174" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A174" s="1"/>
-      <c r="B174" s="2"/>
-[...11 lines deleted...]
-    <row r="175" spans="1:12">
+      <c r="B174" s="4"/>
+      <c r="C174" s="13"/>
+      <c r="D174" s="8"/>
+      <c r="E174" s="8"/>
+      <c r="F174" s="8"/>
+      <c r="G174" s="8"/>
+      <c r="H174" s="8"/>
+      <c r="I174" s="8"/>
+      <c r="J174" s="3"/>
+      <c r="K174" s="3"/>
+      <c r="L174" s="3"/>
+    </row>
+    <row r="175" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A175" s="1"/>
-      <c r="B175" s="2"/>
-[...11 lines deleted...]
-    <row r="176" spans="1:12">
+      <c r="B175" s="4"/>
+      <c r="C175" s="13"/>
+      <c r="D175" s="8"/>
+      <c r="E175" s="8"/>
+      <c r="F175" s="8"/>
+      <c r="G175" s="8"/>
+      <c r="H175" s="8"/>
+      <c r="I175" s="8"/>
+      <c r="J175" s="3"/>
+      <c r="K175" s="3"/>
+      <c r="L175" s="3"/>
+    </row>
+    <row r="176" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A176" s="1"/>
-      <c r="B176" s="2"/>
-[...11 lines deleted...]
-    <row r="177" spans="1:12">
+      <c r="B176" s="4"/>
+      <c r="C176" s="13"/>
+      <c r="D176" s="8"/>
+      <c r="E176" s="8"/>
+      <c r="F176" s="8"/>
+      <c r="G176" s="8"/>
+      <c r="H176" s="8"/>
+      <c r="I176" s="8"/>
+      <c r="J176" s="3"/>
+      <c r="K176" s="3"/>
+      <c r="L176" s="3"/>
+    </row>
+    <row r="177" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A177" s="1"/>
-      <c r="B177" s="2"/>
-[...11 lines deleted...]
-    <row r="178" spans="1:12">
+      <c r="B177" s="4"/>
+      <c r="C177" s="13"/>
+      <c r="D177" s="8"/>
+      <c r="E177" s="8"/>
+      <c r="F177" s="8"/>
+      <c r="G177" s="8"/>
+      <c r="H177" s="8"/>
+      <c r="I177" s="8"/>
+      <c r="J177" s="3"/>
+      <c r="K177" s="3"/>
+      <c r="L177" s="3"/>
+    </row>
+    <row r="178" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A178" s="1"/>
-      <c r="B178" s="2"/>
-[...11 lines deleted...]
-    <row r="179" spans="1:12">
+      <c r="B178" s="4"/>
+      <c r="C178" s="13"/>
+      <c r="D178" s="8"/>
+      <c r="E178" s="8"/>
+      <c r="F178" s="8"/>
+      <c r="G178" s="8"/>
+      <c r="H178" s="8"/>
+      <c r="I178" s="8"/>
+      <c r="J178" s="3"/>
+      <c r="K178" s="3"/>
+      <c r="L178" s="3"/>
+    </row>
+    <row r="179" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A179" s="1"/>
-      <c r="B179" s="2"/>
-[...11 lines deleted...]
-    <row r="180" spans="1:12">
+      <c r="B179" s="4"/>
+      <c r="C179" s="13"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+      <c r="F179" s="8"/>
+      <c r="G179" s="8"/>
+      <c r="H179" s="8"/>
+      <c r="I179" s="8"/>
+      <c r="J179" s="3"/>
+      <c r="K179" s="3"/>
+      <c r="L179" s="3"/>
+    </row>
+    <row r="180" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A180" s="1"/>
-      <c r="B180" s="2"/>
-[...9 lines deleted...]
-      <c r="L180" s="12"/>
+      <c r="B180" s="4"/>
+      <c r="C180" s="13"/>
+      <c r="D180" s="8"/>
+      <c r="E180" s="8"/>
+      <c r="F180" s="8"/>
+      <c r="G180" s="8"/>
+      <c r="H180" s="8"/>
+      <c r="I180" s="8"/>
+      <c r="J180" s="3"/>
+      <c r="K180" s="3"/>
+      <c r="L180" s="3"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A57">
-    <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="0" priority="4" stopIfTrue="1">
       <formula>"$AC3=""Provisionally Accredited"""</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d539973f-124b-4574-b4f4-4084fc20c16d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="58639f42-b7a6-4e98-adb5-66a6a60b44e8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AEA21AFBF98C6C4886F2A251355B5A14" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="863d02abe04e03ac101309c7851c64f8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d539973f-124b-4574-b4f4-4084fc20c16d" xmlns:ns3="58639f42-b7a6-4e98-adb5-66a6a60b44e8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="08901ec2e41df123891a035c10daa32e" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="d539973f-124b-4574-b4f4-4084fc20c16d"/>
+    <xsd:import namespace="58639f42-b7a6-4e98-adb5-66a6a60b44e8"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="15" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="16" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d539973f-124b-4574-b4f4-4084fc20c16d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3ca62c2d-09df-4e68-912c-3f87823c8417" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="58639f42-b7a6-4e98-adb5-66a6a60b44e8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a49701bb-f7b4-44c4-97d6-63518293d6f2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="58639f42-b7a6-4e98-adb5-66a6a60b44e8">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0DEF1F5-1B0E-43B8-B2D6-BBA65FE5DBA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="58639f42-b7a6-4e98-adb5-66a6a60b44e8"/>
+    <ds:schemaRef ds:uri="d539973f-124b-4574-b4f4-4084fc20c16d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC9821C5-877B-4917-BFCD-902FAA451083}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EE8243C-9B09-4101-B920-BAA72BAA77ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="d539973f-124b-4574-b4f4-4084fc20c16d"/>
+    <ds:schemaRef ds:uri="58639f42-b7a6-4e98-adb5-66a6a60b44e8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>EEA LIC authorised broker CSN</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
-  <Company/>
+  <Company>Lloyd's</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Adamou, Faye</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100AEA21AFBF98C6C4886F2A251355B5A14</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_SetDate">
+    <vt:lpwstr>2021-10-22T08:10:57Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Name">
+    <vt:lpwstr>b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_SiteId">
+    <vt:lpwstr>8df4b91e-bf72-411d-9902-5ecc8f1e6c11</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_ActionId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
+    <vt:r8>5100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+</Properties>
+</file>