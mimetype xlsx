--- v2 (2026-09-09)
+++ v3 (2026-10-26)
@@ -1,935 +1,1027 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lloydsoflondon-my.sharepoint.com/personal/waddingr_lloyds_com/Documents/My Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://lloydsoflondon-my.sharepoint.com/personal/fisks_lloyds_com/Documents/Desktop/Broker Reg Docs/Web Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{F8FD061B-E361-4639-8A36-65CAFC5CFE2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CB7F0C73-C1B0-412B-A5AD-56B330DA8F57}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E2FD9294-2FCB-4BCF-B2AD-8A6649249F7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{004D40A3-D32B-4BC0-A189-2AC6248F8017}"/>
   </bookViews>
   <sheets>
-    <sheet name="EEA LIC authorised broker CSN" sheetId="15" r:id="rId1"/>
+    <sheet name="EEA LIC authorised broker CSN" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="331">
+  <si>
+    <t>EEA Authorised Brokers:</t>
+  </si>
+  <si>
+    <t>Country of Regulation</t>
+  </si>
   <si>
     <t>Pseudonym</t>
   </si>
   <si>
+    <t>Number</t>
+  </si>
+  <si>
+    <t>3 Dimensional Insurance Brokers (Europe) Limited</t>
+  </si>
+  <si>
+    <t>Malta</t>
+  </si>
+  <si>
+    <t>DBE</t>
+  </si>
+  <si>
+    <t>Academy Plus Insurance Limited</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>API</t>
+  </si>
+  <si>
+    <t>Acrisure Re Netherlands B.V.</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>ARN</t>
+  </si>
+  <si>
+    <t>Advisio, zavarovalno posredovanje, d.o.o</t>
+  </si>
+  <si>
+    <t>Slovenia</t>
+  </si>
+  <si>
+    <t>ADS</t>
+  </si>
+  <si>
+    <t>Aélia Assurances Sàrl </t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>ALA</t>
+  </si>
+  <si>
+    <t>Agentura B.V. (t/a The London Broking House)</t>
+  </si>
+  <si>
+    <t>AGE</t>
+  </si>
+  <si>
+    <t>AHJ Europe AS</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>AHJ</t>
+  </si>
+  <si>
+    <t>All Seasons Underwriting Insurance Brokers Limited</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t>ASU</t>
+  </si>
+  <si>
+    <t>All Specialty Brokerage BV</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>ASB</t>
+  </si>
+  <si>
+    <t>Altitude Insurance Limited</t>
+  </si>
+  <si>
+    <t>ALT</t>
+  </si>
+  <si>
+    <t>Ambris Europe Srl</t>
+  </si>
+  <si>
+    <t>ALP</t>
+  </si>
+  <si>
+    <t>Amwins Global Risks B.V.</t>
+  </si>
+  <si>
+    <t>TBV</t>
+  </si>
+  <si>
+    <t>Aon Belgium BV</t>
+  </si>
+  <si>
+    <t>AON</t>
+  </si>
+  <si>
+    <t>Aon Central and Eastern Europe a.s.</t>
+  </si>
+  <si>
+    <t>Czech</t>
+  </si>
+  <si>
+    <t>ABR</t>
+  </si>
+  <si>
+    <t>Aon Denmark A/S</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>AND</t>
+  </si>
+  <si>
+    <t>Aon Reinsurance Iberia Correduría de Reaseguro S.A.U.</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Aon Reinsurance Italia S.p.A</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Arachas Corporate Brokers Limited</t>
+  </si>
+  <si>
+    <t>ACB</t>
+  </si>
+  <si>
+    <t>ARB Europe Limited</t>
+  </si>
+  <si>
+    <t>ARE</t>
+  </si>
+  <si>
+    <t>Ardonagh Specialty Europe NV</t>
+  </si>
+  <si>
+    <t>ASE</t>
+  </si>
+  <si>
+    <t>Arthur J Gallagher Nordic AB</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>NGR</t>
+  </si>
+  <si>
+    <t>NAL</t>
+  </si>
+  <si>
+    <t>NGA</t>
+  </si>
+  <si>
+    <t>NHA</t>
+  </si>
+  <si>
+    <t>NFR</t>
+  </si>
+  <si>
+    <t>NIR</t>
+  </si>
+  <si>
+    <t>ASM OneAdvent Europe GmbH</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>OAE</t>
+  </si>
+  <si>
+    <t>Assured Cyber GmbH</t>
+  </si>
+  <si>
+    <t>ACG</t>
+  </si>
+  <si>
+    <t>AssuredPartners SRL</t>
+  </si>
+  <si>
+    <t>APT</t>
+  </si>
+  <si>
+    <t>ATL Maritimo y Energia Correduria de Seguros y Reaseguros S.L.</t>
+  </si>
+  <si>
+    <t>ATL</t>
+  </si>
+  <si>
+    <t>Atlantic Wholesale Brokers Correduria de Seguros y Reaseguros, S.L.</t>
+  </si>
+  <si>
+    <t>ATC</t>
+  </si>
+  <si>
+    <t>AU Group – Assurance Universelle</t>
+  </si>
+  <si>
+    <t>AUG</t>
+  </si>
+  <si>
+    <t>Ayax Insurance and Reinsurance Brokers SL</t>
+  </si>
+  <si>
+    <t>AYX</t>
+  </si>
+  <si>
+    <t>Ayax Suscripcion de Riesgos SL</t>
+  </si>
+  <si>
+    <t>Bannerman Rendell Insurance Brokers Limited</t>
+  </si>
+  <si>
+    <t>BRL</t>
+  </si>
+  <si>
+    <t>Bartlett &amp; Co. GmbH</t>
+  </si>
+  <si>
+    <t>BCR</t>
+  </si>
+  <si>
+    <t>BBNC Srl</t>
+  </si>
+  <si>
+    <t>BNC</t>
+  </si>
+  <si>
+    <t>BDB Europe SRL</t>
+  </si>
+  <si>
+    <t>BDE</t>
+  </si>
+  <si>
+    <t>Bellwood Prestbury Europe GmbH</t>
+  </si>
+  <si>
+    <t>BPE</t>
+  </si>
+  <si>
+    <t>Berry Palmer &amp; Lyle SAS</t>
+  </si>
+  <si>
+    <t>BER</t>
+  </si>
+  <si>
+    <t>Besso Insurance Brokers European Services Limited</t>
+  </si>
+  <si>
+    <t>BES</t>
+  </si>
+  <si>
+    <t>Bluefriars Brokers Central Europe s.r.o</t>
+  </si>
+  <si>
+    <t>BRB</t>
+  </si>
+  <si>
+    <t>BMS Mediacion Iberia Correduria de Seguros Y Reaseguros SLU</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRS International EU </t>
+  </si>
+  <si>
+    <t>EBR</t>
+  </si>
+  <si>
+    <t>Bureau Europeen D’Assurance Hospitaliere SAS</t>
+  </si>
+  <si>
+    <t>BEA</t>
+  </si>
+  <si>
+    <t>Burns &amp; Wilcox Global Solutions Europe B.V.</t>
+  </si>
+  <si>
+    <t>HWK</t>
+  </si>
+  <si>
+    <t>BWE</t>
+  </si>
+  <si>
+    <t>Celeritas Insurance Brokers S.R.L.</t>
+  </si>
+  <si>
+    <t>CEL</t>
+  </si>
+  <si>
+    <t>Channing Lucas Insurance Brokers (Cyprus) Ltd</t>
+  </si>
+  <si>
+    <t>CLP</t>
+  </si>
+  <si>
+    <t>Chedid Europe Insurance &amp; Reinsurance Brokerage Limited</t>
+  </si>
+  <si>
+    <t>CHD</t>
+  </si>
+  <si>
+    <t>CJ Coleman Srl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COL </t>
+  </si>
+  <si>
+    <t>Cofarco SAS</t>
+  </si>
+  <si>
+    <t>COF</t>
+  </si>
+  <si>
+    <t>ConnectUW Europe SRL</t>
+  </si>
+  <si>
+    <t>CUE</t>
+  </si>
+  <si>
+    <t>Cooper Gay SAS</t>
+  </si>
+  <si>
+    <t>CGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CGU </t>
+  </si>
+  <si>
+    <t>Courtage FM sas ta Cafe IB (Europe) SA</t>
+  </si>
+  <si>
+    <t>CAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CR International SRL </t>
+  </si>
+  <si>
+    <t>MAC</t>
+  </si>
+  <si>
+    <t>Crotty Insurance Brokers Limited</t>
+  </si>
+  <si>
+    <t>GRP</t>
+  </si>
+  <si>
+    <t>CSInsurance Brokers Overseas Correduria de Seguros Sociedad Limitada</t>
+  </si>
+  <si>
+    <t>CSI </t>
+  </si>
+  <si>
+    <t>CSPEU Limited</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WHL </t>
+  </si>
+  <si>
+    <t>CTT Insurance Brokers AB</t>
+  </si>
+  <si>
+    <t>CTT</t>
+  </si>
+  <si>
+    <t>Davies Broking Europe Srl</t>
+  </si>
+  <si>
+    <t>DEU</t>
+  </si>
+  <si>
+    <t>Deasterra Partners SL</t>
+  </si>
+  <si>
+    <t>AST</t>
+  </si>
+  <si>
+    <t>Diot Siaci Global Markets</t>
+  </si>
+  <si>
+    <t>DSG</t>
+  </si>
+  <si>
+    <t>Elmore, Lda</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>IEI</t>
+  </si>
+  <si>
+    <t>ES Risks Europe EPE </t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>CJH</t>
+  </si>
+  <si>
+    <t>Eyssautier Verlingue</t>
+  </si>
+  <si>
+    <t>GEY</t>
+  </si>
+  <si>
+    <t>Fidelitas United Broker Srl</t>
+  </si>
+  <si>
+    <t>FUB</t>
+  </si>
+  <si>
+    <t>Fidentia Insurance Brokers (Ireland) Dac</t>
+  </si>
+  <si>
+    <t>FID</t>
+  </si>
+  <si>
+    <t>Fincon Sp. Z.o.o.</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Gallagher Norway AS</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Gallagher Re GmbH</t>
+  </si>
+  <si>
+    <t>GGM</t>
+  </si>
+  <si>
+    <t>G&amp;T Brokers Europe SRL</t>
+  </si>
+  <si>
+    <t>GNT</t>
+  </si>
+  <si>
+    <t>GMBC Re GmbH </t>
+  </si>
+  <si>
+    <t>GMR</t>
+  </si>
+  <si>
+    <t>GrECo Specialty GmbH</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>GSP</t>
+  </si>
+  <si>
+    <t>Guest Krieger Europe Srl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKE </t>
+  </si>
+  <si>
+    <t>Guy Carpenter &amp; Company GmbH</t>
+  </si>
+  <si>
+    <t>GMB</t>
+  </si>
+  <si>
+    <t>Hispania Risk Broker Correduria de Seguros y Reaseguros S.A.</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Howden Hellas Insurance and Reinsurance Brokers SA</t>
+  </si>
+  <si>
+    <t>MTX</t>
+  </si>
+  <si>
+    <t>Howden M&amp;A (Germany) GmbH</t>
+  </si>
+  <si>
+    <t>HMA</t>
+  </si>
+  <si>
+    <t>Howden Specialty Luxemburg SARL</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>HOW</t>
+  </si>
+  <si>
+    <t>HBS</t>
+  </si>
+  <si>
+    <t>Howden Insurance (Ireland) Limited</t>
+  </si>
+  <si>
+    <t>HIL</t>
+  </si>
+  <si>
+    <t>HWI France (Trading as HWI Europe)</t>
+  </si>
+  <si>
+    <t>HWE</t>
+  </si>
+  <si>
+    <t>Integral Insurance Services GmbH</t>
+  </si>
+  <si>
+    <t>AIM</t>
+  </si>
+  <si>
+    <t>International Professional Risks Europe Sprl</t>
+  </si>
+  <si>
+    <t>GJ</t>
+  </si>
+  <si>
+    <t>International Risk Solutions Insurance Broker (Europe) Ltd</t>
+  </si>
+  <si>
+    <t>IRS</t>
+  </si>
+  <si>
+    <t>Iris Insurance Brokers France SAS</t>
+  </si>
+  <si>
+    <t>IIF</t>
+  </si>
+  <si>
+    <t>Jatco Insurance Brokers PCC Ltd (CBC Europe Cell, Cogent Europe Cell and Kerry London Cell part of Jatco Insurance Brokers PCC Ltd)</t>
+  </si>
+  <si>
+    <t>JAT</t>
+  </si>
+  <si>
+    <t>CIE</t>
+  </si>
+  <si>
+    <t>JCG Specialty (Europe) GmbH</t>
+  </si>
+  <si>
+    <t>JCE</t>
+  </si>
+  <si>
+    <t>JK Broker Srl</t>
+  </si>
+  <si>
+    <t>JKR</t>
+  </si>
+  <si>
+    <t>JMM Europe (EEA) Ltd</t>
+  </si>
+  <si>
+    <t>JMM</t>
+  </si>
+  <si>
+    <t>Leadenhall Europe GmbH</t>
+  </si>
+  <si>
+    <t>LHE</t>
+  </si>
+  <si>
+    <t>Leading Brokers United Re GmbH</t>
+  </si>
+  <si>
+    <t>MUC</t>
+  </si>
+  <si>
+    <t>Lockton Edge Insurance Brokers GmbH</t>
+  </si>
+  <si>
+    <t>EVG</t>
+  </si>
+  <si>
+    <t>Lockton European Brokers Limited</t>
+  </si>
+  <si>
+    <t>LIM</t>
+  </si>
+  <si>
+    <t>RLM</t>
+  </si>
+  <si>
+    <t>Lockton Re (Germany) GmbH</t>
+  </si>
+  <si>
+    <t>LGP</t>
+  </si>
+  <si>
+    <t>London Re GmbH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LRG </t>
+  </si>
+  <si>
+    <t>LPR Insurance Brokers Ltd </t>
+  </si>
+  <si>
+    <t>LPE</t>
+  </si>
+  <si>
+    <t>MAG Spa</t>
+  </si>
+  <si>
+    <t>MAG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marsh Ireland Brokers Limited </t>
+  </si>
+  <si>
+    <t>MIR</t>
+  </si>
+  <si>
+    <t>GCI</t>
+  </si>
+  <si>
+    <t>Marsh NV/SA</t>
+  </si>
+  <si>
+    <t>BGB</t>
+  </si>
+  <si>
+    <t>Martens &amp; Prahl International GmbH</t>
+  </si>
+  <si>
+    <t>MPI</t>
+  </si>
+  <si>
+    <t>Mason Courtier en Assurances</t>
+  </si>
+  <si>
+    <t>HMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mayrit Insurance Broker </t>
+  </si>
+  <si>
+    <t>MYT</t>
+  </si>
+  <si>
+    <t>MDS – Corretor de Seguros S.A.</t>
+  </si>
+  <si>
+    <t>MDS</t>
+  </si>
+  <si>
+    <t>MDS Insurance Brokers Ltd</t>
+  </si>
+  <si>
+    <t>LEO</t>
+  </si>
+  <si>
+    <t>Meridian Risk Solutions Europe GmbH</t>
+  </si>
+  <si>
+    <t>MER</t>
+  </si>
+  <si>
+    <t>MGP McGill and Partners Europe Limited</t>
+  </si>
+  <si>
+    <t>MGP</t>
+  </si>
+  <si>
+    <t>MIB Insurance Services Ltd</t>
+  </si>
+  <si>
+    <t>MDI</t>
+  </si>
+  <si>
+    <t>Miller Europe SPRL</t>
+  </si>
+  <si>
+    <t>MEU</t>
+  </si>
+  <si>
+    <t>Minories Insurance Brokers Ltd</t>
+  </si>
+  <si>
+    <t>MIC</t>
+  </si>
+  <si>
+    <t>Nasco France SAS</t>
+  </si>
+  <si>
+    <t>NAS</t>
+  </si>
+  <si>
+    <t>New Dawn Risk (Europe) Limited</t>
+  </si>
+  <si>
+    <t>NDE</t>
+  </si>
+  <si>
+    <t>Next Level Underwriting GmbH</t>
+  </si>
+  <si>
+    <t>NLU</t>
+  </si>
+  <si>
+    <t>Nexus Europe SAS</t>
+  </si>
+  <si>
+    <t>NES</t>
+  </si>
+  <si>
+    <t>O2 Broking A/S</t>
+  </si>
+  <si>
+    <t>OTB</t>
+  </si>
+  <si>
+    <t>OneGlobal Insurance Broking Ltd</t>
+  </si>
+  <si>
+    <t>CYP</t>
+  </si>
+  <si>
+    <t>OSE</t>
+  </si>
+  <si>
+    <t>Optio Europe Brokers Ltd</t>
+  </si>
+  <si>
+    <t>OEL</t>
+  </si>
+  <si>
+    <t>Optis Insurances Limited</t>
+  </si>
+  <si>
+    <t>OPT</t>
+  </si>
+  <si>
+    <t>Orvia Underwriting Limited</t>
+  </si>
+  <si>
+    <t>ORV</t>
+  </si>
+  <si>
+    <t>Platus</t>
+  </si>
+  <si>
+    <t>PTS</t>
+  </si>
+  <si>
+    <t>Pro Broker Europe GmbH.</t>
+  </si>
+  <si>
+    <t>PEB</t>
+  </si>
+  <si>
+    <t>QRG Specialty EU Monoprosopi A.E. t/a QRG Specialty EU</t>
+  </si>
+  <si>
+    <t>QRG</t>
+  </si>
+  <si>
+    <t>R.I.B. Reinsurance International Brokers Spa</t>
+  </si>
+  <si>
+    <t>RXB</t>
+  </si>
+  <si>
+    <t>Ribe Salat Broker Correduria de Seguros Y Reaseguros, S.L. </t>
+  </si>
+  <si>
+    <t>RSC</t>
+  </si>
+  <si>
+    <t>Rockville S.r.l.</t>
+  </si>
+  <si>
+    <t>RKV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rokstone Insurance Europe Limited </t>
+  </si>
+  <si>
+    <t>CSM</t>
+  </si>
+  <si>
+    <t>Seascope Europe (SMPC)</t>
+  </si>
+  <si>
+    <t>SEE</t>
+  </si>
+  <si>
+    <t>Servca European Insurance Brokers Ltd</t>
+  </si>
+  <si>
+    <t>SLM</t>
+  </si>
+  <si>
+    <t>Shepherd Compello B.V.</t>
+  </si>
+  <si>
+    <t>SBV</t>
+  </si>
+  <si>
+    <t>Söderberg &amp; Partners Insurance Consulting AB</t>
+  </si>
+  <si>
     <t>SOP</t>
   </si>
   <si>
-    <t>Mason Courtier en Assurances</t>
-[...2 lines deleted...]
-    <t>HMC</t>
+    <t>Specialist Risk Europe Limited</t>
+  </si>
+  <si>
+    <t>TUE</t>
+  </si>
+  <si>
+    <t>SRIB Europa S.R.L.</t>
+  </si>
+  <si>
+    <t>SEU</t>
+  </si>
+  <si>
+    <t>Staple Hall Europe Srl</t>
+  </si>
+  <si>
+    <t>SHM</t>
+  </si>
+  <si>
+    <t>Strategica Insurance Management S.R.L.</t>
+  </si>
+  <si>
+    <t>STG</t>
+  </si>
+  <si>
+    <t>Suisscourtage SARL</t>
+  </si>
+  <si>
+    <t>ONL</t>
+  </si>
+  <si>
+    <t>Suisscourtage SAM</t>
+  </si>
+  <si>
+    <t>Monaco</t>
+  </si>
+  <si>
+    <t>SCM</t>
+  </si>
+  <si>
+    <t>Summit RP GmbH</t>
+  </si>
+  <si>
+    <t>SUM</t>
+  </si>
+  <si>
+    <t>Superscript Advisory BV</t>
+  </si>
+  <si>
+    <t>SPR</t>
+  </si>
+  <si>
+    <t>Texel Europe BV</t>
+  </si>
+  <si>
+    <t>TEU</t>
+  </si>
+  <si>
+    <t>TigerRisk Partners (Europe) BV</t>
+  </si>
+  <si>
+    <t>TRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tysers Belgium </t>
+  </si>
+  <si>
+    <t>BTI</t>
+  </si>
+  <si>
+    <t>UADBB Colemont Draudimo Brokeris</t>
+  </si>
+  <si>
+    <t>Lithuania</t>
+  </si>
+  <si>
+    <t>CMT</t>
+  </si>
+  <si>
+    <t>UADBB Comet Insurance</t>
+  </si>
+  <si>
+    <t>UIB Nordic AB</t>
+  </si>
+  <si>
+    <t>UIB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UlysseRe </t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
+    <t>MAI</t>
+  </si>
+  <si>
+    <t>Vanbreda Risk &amp; Benefits NV</t>
   </si>
   <si>
     <t>VRB</t>
-  </si>
-[...829 lines deleted...]
-    <t>Vanbreda Risk &amp; Benefits NV</t>
   </si>
   <si>
     <t>Verlingue SAS</t>
   </si>
   <si>
     <t>VLE</t>
   </si>
   <si>
     <t>Vespieren Global Markets</t>
   </si>
   <si>
     <t>VGM</t>
   </si>
   <si>
     <t>W Denis Europe, UADBB</t>
   </si>
   <si>
     <t>WDE</t>
   </si>
   <si>
     <t>Willis Towers Watson SA/NV</t>
   </si>
   <si>
     <t>WTW</t>
   </si>
@@ -943,194 +1035,191 @@
     <t xml:space="preserve">AKT </t>
   </si>
   <si>
     <t>WRS Lime Street Brokers GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">LSG </t>
   </si>
   <si>
     <t>Xact European Solutions ApS </t>
   </si>
   <si>
     <t>XEU</t>
   </si>
   <si>
     <t>ZBL Zeus GmbH</t>
   </si>
   <si>
     <t>AGU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="51"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...4 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1375,3933 +1464,4165 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54CFFB13-E269-4BC9-9787-A2119A111F29}">
-  <dimension ref="A1:L180"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F74B98A-D607-41F0-B2E5-73AA4999A6A1}">
+  <dimension ref="A1:P182"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+    <sheetView tabSelected="1" topLeftCell="A52" workbookViewId="0">
+      <selection activeCell="A66" sqref="A66:D66"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="63.81640625" customWidth="1"/>
-    <col min="2" max="9" width="9.1796875" style="7"/>
+    <col min="1" max="1" width="63.85546875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="20.140625" style="15" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="15"/>
+    <col min="11" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="O1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="6">
+        <v>1856</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="7"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="4" t="s">
+      <c r="C3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D1" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="4" t="s">
+      <c r="D3" s="6">
+        <v>1733</v>
+      </c>
+      <c r="E3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F1" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="4" t="s">
+      <c r="F3" s="6">
+        <v>1821</v>
+      </c>
+      <c r="G3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="H1" s="4" t="s">
-[...2 lines deleted...]
-      <c r="I1" s="4" t="s">
+      <c r="H3" s="6">
+        <v>1822</v>
+      </c>
+      <c r="I3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="J1" s="2"/>
-[...4 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="J3" s="6">
+        <v>1978</v>
+      </c>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="7"/>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B4" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="5">
-[...13 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="C4" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="D4" s="6">
+        <v>1817</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="7"/>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="5">
-[...25 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="C5" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="5">
-[...13 lines deleted...]
-      <c r="A5" s="2" t="s">
+      <c r="D5" s="6">
+        <v>1414</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="7"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B6" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="5">
-[...13 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="C6" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="D6" s="6">
+        <v>2006</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="7"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="5">
-[...13 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="B7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="D7" s="6">
+        <v>4069</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="7"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="5">
-[...13 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="B8" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="C8" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="5">
+      <c r="D8" s="6">
         <v>1713</v>
       </c>
-      <c r="D8" s="4"/>
-[...10 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="7"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="6">
         <v>1391</v>
       </c>
-      <c r="D9" s="4"/>
-[...11 lines deleted...]
-        <v>26</v>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4"/>
+      <c r="M9" s="7"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>27</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C10" s="5">
+        <v>28</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="6">
         <v>1895</v>
       </c>
-      <c r="D10" s="4"/>
-[...10 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4"/>
+      <c r="M10" s="7"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="6">
+        <v>1849</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="7"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...22 lines deleted...]
-      <c r="C12" s="5">
+      <c r="C12" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="6">
         <v>1852</v>
       </c>
-      <c r="D12" s="4"/>
-[...11 lines deleted...]
-        <v>32</v>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="4"/>
+      <c r="L12" s="4"/>
+      <c r="M12" s="7"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>34</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="C13" s="5">
+        <v>11</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="6">
         <v>1728</v>
       </c>
-      <c r="D13" s="4"/>
-[...11 lines deleted...]
-        <v>34</v>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4"/>
+      <c r="M13" s="7"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="C14" s="5">
+        <v>28</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="6">
         <v>1704</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="5">
+      <c r="E14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" s="6">
         <v>1730</v>
       </c>
-      <c r="F14" s="4"/>
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="7"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="B15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="6">
+        <v>790</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="7"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="4"/>
+      <c r="L16" s="4"/>
+      <c r="M16" s="7"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="C15" s="5">
-[...16 lines deleted...]
-      <c r="B16" s="5" t="s">
+      <c r="D17" s="6">
+        <v>1116</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="4"/>
+      <c r="L17" s="4"/>
+      <c r="M17" s="7"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="6">
+        <v>1907</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="6">
+        <v>1299</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="6">
+        <v>1760</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" s="6">
+        <v>1791</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="6">
+        <v>1734</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" s="6">
+        <v>1735</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H22" s="6">
+        <v>1752</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="J22" s="6">
+        <v>1753</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L22" s="6">
+        <v>1937</v>
+      </c>
+      <c r="M22" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="N22" s="6">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D23" s="6">
+        <v>1860</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="4"/>
+      <c r="L23" s="4"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="6">
+        <v>2312</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="4"/>
+      <c r="L24" s="4"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" s="6">
+        <v>1831</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="6">
+        <v>1731</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="6">
+        <v>1218</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="4"/>
+      <c r="L27" s="4"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A28" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" s="6">
+        <v>1706</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="4"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29" s="6">
+        <v>1886</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="4"/>
+      <c r="L29" s="4"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" s="6">
+        <v>1632</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="4"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="6">
+        <v>2292</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="4"/>
+      <c r="L31" s="4"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D32" s="6">
+        <v>1814</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A33" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33" s="6">
+        <v>1819</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="4"/>
+      <c r="L33" s="4"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A34" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D34" s="6">
+        <v>1705</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="4"/>
+      <c r="L34" s="4"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="D35" s="6">
+        <v>1953</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="4"/>
+      <c r="L35" s="4"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A36" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="D36" s="6">
+        <v>1710</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="4"/>
+      <c r="L36" s="4"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A37" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D37" s="6">
+        <v>1802</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="4"/>
+      <c r="L37" s="4"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A38" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="5">
-[...76 lines deleted...]
-      <c r="B20" s="5" t="s">
+      <c r="C38" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D38" s="6">
+        <v>1833</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="4"/>
+      <c r="L38" s="4"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A39" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B39" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C20" s="5">
-[...16 lines deleted...]
-      <c r="B21" s="5" t="s">
+      <c r="C39" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D39" s="6">
+        <v>1707</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="4"/>
+      <c r="L39" s="4"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A40" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D40" s="6">
+        <v>1709</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="4"/>
+      <c r="L40" s="4"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A41" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D41" s="6">
+        <v>1339</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="4"/>
+      <c r="L41" s="4"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D42" s="6">
+        <v>1824</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="F42" s="5">
+        <v>2288</v>
+      </c>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="4"/>
+      <c r="L42" s="4"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A43" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="B43" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="5">
-[...76 lines deleted...]
-      <c r="B25" s="5" t="s">
+      <c r="C43" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D43" s="6">
+        <v>1194</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="4"/>
+      <c r="L43" s="4"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A44" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="6">
+        <v>1807</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="4"/>
+      <c r="L44" s="4"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A45" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D45" s="6">
+        <v>1371</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="4"/>
+      <c r="L45" s="4"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A46" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D46" s="6">
+        <v>1845</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="4"/>
+      <c r="L46" s="4"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A47" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D47" s="6">
+        <v>1718</v>
+      </c>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="4"/>
+      <c r="L47" s="4"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A48" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D48" s="6">
+        <v>2320</v>
+      </c>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="4"/>
+      <c r="L48" s="4"/>
+      <c r="M48" s="7"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A49" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="D49" s="6">
+        <v>1349</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="F49" s="6">
+        <v>1813</v>
+      </c>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="4"/>
+      <c r="L49" s="4"/>
+      <c r="M49" s="7"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A50" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="D50" s="6">
+        <v>1862</v>
+      </c>
+      <c r="E50" s="6"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="5"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="4"/>
+      <c r="L50" s="4"/>
+      <c r="M50" s="7"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A51" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D51" s="6">
+        <v>1257</v>
+      </c>
+      <c r="E51" s="6"/>
+      <c r="F51" s="6"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="4"/>
+      <c r="L51" s="4"/>
+      <c r="M51" s="7"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A52" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D52" s="6">
+        <v>1797</v>
+      </c>
+      <c r="E52" s="6"/>
+      <c r="F52" s="6"/>
+      <c r="G52" s="5"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="4"/>
+      <c r="L52" s="4"/>
+      <c r="M52" s="7"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A53" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D53" s="6">
+        <v>1801</v>
+      </c>
+      <c r="E53" s="6"/>
+      <c r="F53" s="6"/>
+      <c r="G53" s="5"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="4"/>
+      <c r="L53" s="4"/>
+      <c r="M53" s="7"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A54" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D54" s="6">
+        <v>1812</v>
+      </c>
+      <c r="E54" s="6"/>
+      <c r="F54" s="6"/>
+      <c r="G54" s="5"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="4"/>
+      <c r="L54" s="4"/>
+      <c r="M54" s="7"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A55" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="B55" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="C25" s="5">
-[...93 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="C55" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D55" s="6">
+        <v>2285</v>
+      </c>
+      <c r="E55" s="6"/>
+      <c r="F55" s="6"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="4"/>
+      <c r="L55" s="4"/>
+      <c r="M55" s="7"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A56" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" s="10">
+        <v>2007</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5"/>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="5"/>
+      <c r="J56" s="5"/>
+      <c r="K56" s="4"/>
+      <c r="L56" s="4"/>
+      <c r="M56" s="7"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A57" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="D57" s="5">
+        <v>1958</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="4"/>
+      <c r="L57" s="4"/>
+      <c r="M57" s="7"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A58" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D58" s="5">
+        <v>1700</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="4"/>
+      <c r="L58" s="4"/>
+      <c r="M58" s="7"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A59" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D59" s="6">
+        <v>1873</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="5"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="4"/>
+      <c r="L59" s="4"/>
+      <c r="M59" s="7"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A60" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D60" s="6">
+        <v>1790</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="5"/>
+      <c r="J60" s="5"/>
+      <c r="K60" s="4"/>
+      <c r="L60" s="4"/>
+      <c r="M60" s="7"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A61" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D61" s="6">
+        <v>1050</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="5"/>
+      <c r="J61" s="5"/>
+      <c r="K61" s="4"/>
+      <c r="L61" s="4"/>
+      <c r="M61" s="7"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A62" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" s="6">
+        <v>1657</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="5"/>
+      <c r="J62" s="5"/>
+      <c r="K62" s="4"/>
+      <c r="L62" s="4"/>
+      <c r="M62" s="7"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A63" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D63" s="6">
+        <v>1755</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="4"/>
+      <c r="L63" s="4"/>
+      <c r="M63" s="7"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A64" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D64" s="6">
+        <v>1343</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="4"/>
+      <c r="L64" s="4"/>
+      <c r="M64" s="7"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A65" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D65" s="5">
+        <v>1387</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="4"/>
+      <c r="L65" s="4"/>
+      <c r="M65" s="7"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A66" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B66" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...710 lines deleted...]
-      <c r="C65" s="5">
+      <c r="C66" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="D66" s="5">
+        <v>2326</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="4"/>
+      <c r="L66" s="4"/>
+      <c r="M66" s="7"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A67" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D67" s="6">
         <v>1815</v>
       </c>
-      <c r="D65" s="4"/>
-[...16 lines deleted...]
-      <c r="C66" s="5">
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5"/>
+      <c r="H67" s="5"/>
+      <c r="I67" s="5"/>
+      <c r="J67" s="5"/>
+      <c r="K67" s="4"/>
+      <c r="L67" s="4"/>
+      <c r="M67" s="7"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A68" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="D68" s="6">
         <v>1990</v>
       </c>
-      <c r="D66" s="4"/>
-[...16 lines deleted...]
-      <c r="C67" s="5">
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="5"/>
+      <c r="J68" s="5"/>
+      <c r="K68" s="4"/>
+      <c r="L68" s="4"/>
+      <c r="M68" s="7"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A69" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="D69" s="6">
         <v>2283</v>
       </c>
-      <c r="D67" s="4"/>
-[...16 lines deleted...]
-      <c r="C68" s="5">
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="4"/>
+      <c r="L69" s="4"/>
+      <c r="M69" s="7"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A70" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D70" s="6">
         <v>1829</v>
       </c>
-      <c r="D68" s="4"/>
-[...10 lines deleted...]
-      <c r="A69" s="2" t="s">
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+      <c r="G70" s="5"/>
+      <c r="H70" s="5"/>
+      <c r="I70" s="5"/>
+      <c r="J70" s="5"/>
+      <c r="K70" s="4"/>
+      <c r="L70" s="4"/>
+      <c r="M70" s="7"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A71" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D71" s="6">
+        <v>1732</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="5"/>
+      <c r="H71" s="5"/>
+      <c r="I71" s="5"/>
+      <c r="J71" s="5"/>
+      <c r="K71" s="4"/>
+      <c r="L71" s="4"/>
+      <c r="M71" s="7"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A72" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="D72" s="6">
+        <v>1155</v>
+      </c>
+      <c r="E72" s="6"/>
+      <c r="F72" s="6"/>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="5"/>
+      <c r="J72" s="5"/>
+      <c r="K72" s="4"/>
+      <c r="L72" s="4"/>
+      <c r="M72" s="7"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A73" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="B73" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="B69" s="4" t="s">
-[...42 lines deleted...]
-      <c r="C71" s="5">
+      <c r="C73" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="D73" s="6">
         <v>1280</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E71" s="5">
+      <c r="E73" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="F73" s="6">
         <v>1645</v>
       </c>
-      <c r="F71" s="4"/>
-[...14 lines deleted...]
-      <c r="C72" s="5">
+      <c r="G73" s="5"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="5"/>
+      <c r="J73" s="5"/>
+      <c r="K73" s="4"/>
+      <c r="L73" s="4"/>
+      <c r="M73" s="7"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A74" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="D74" s="6">
         <v>1726</v>
       </c>
-      <c r="D72" s="4"/>
-[...16 lines deleted...]
-      <c r="C73" s="5">
+      <c r="E74" s="5"/>
+      <c r="F74" s="5"/>
+      <c r="G74" s="5"/>
+      <c r="H74" s="5"/>
+      <c r="I74" s="5"/>
+      <c r="J74" s="5"/>
+      <c r="K74" s="4"/>
+      <c r="L74" s="4"/>
+      <c r="M74" s="7"/>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A75" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D75" s="6">
         <v>1703</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E73" s="5">
+      <c r="E75" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="F75" s="6">
         <v>1794</v>
       </c>
-      <c r="F73" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="5">
+      <c r="G75" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="H75" s="6">
         <v>1891</v>
       </c>
-      <c r="H73" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I73" s="5">
+      <c r="I75" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="J75" s="6">
         <v>2279</v>
       </c>
-      <c r="J73" s="2"/>
-[...10 lines deleted...]
-      <c r="C74" s="5">
+      <c r="K75" s="4"/>
+      <c r="L75" s="4"/>
+      <c r="M75" s="7"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A76" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="D76" s="6">
         <v>2000</v>
       </c>
-      <c r="D74" s="4"/>
-[...16 lines deleted...]
-      <c r="C75" s="5">
+      <c r="E76" s="5"/>
+      <c r="F76" s="5"/>
+      <c r="G76" s="5"/>
+      <c r="H76" s="5"/>
+      <c r="I76" s="5"/>
+      <c r="J76" s="5"/>
+      <c r="K76" s="4"/>
+      <c r="L76" s="4"/>
+      <c r="M76" s="7"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A77" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D77" s="6">
         <v>1808</v>
       </c>
-      <c r="D75" s="4"/>
-[...51 lines deleted...]
-        <v>159</v>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5"/>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5"/>
+      <c r="I77" s="5"/>
+      <c r="J77" s="5"/>
+      <c r="K77" s="4"/>
+      <c r="L77" s="4"/>
+      <c r="M77" s="7"/>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A78" s="4" t="s">
+        <v>180</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="C78" s="5">
+      <c r="C78" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="D78" s="6">
+        <v>1337</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="5"/>
+      <c r="J78" s="5"/>
+      <c r="K78" s="4"/>
+      <c r="L78" s="4"/>
+      <c r="M78" s="7"/>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A79" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D79" s="6">
+        <v>1773</v>
+      </c>
+      <c r="E79" s="5"/>
+      <c r="F79" s="11"/>
+      <c r="G79" s="5"/>
+      <c r="H79" s="5"/>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5"/>
+      <c r="K79" s="4"/>
+      <c r="L79" s="4"/>
+      <c r="M79" s="7"/>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A80" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="D80" s="6">
         <v>1847</v>
       </c>
-      <c r="D78" s="4"/>
-[...16 lines deleted...]
-      <c r="C79" s="5">
+      <c r="E80" s="5"/>
+      <c r="F80" s="5"/>
+      <c r="G80" s="5"/>
+      <c r="H80" s="5"/>
+      <c r="I80" s="5"/>
+      <c r="J80" s="5"/>
+      <c r="K80" s="4"/>
+      <c r="L80" s="4"/>
+      <c r="M80" s="7"/>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A81" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="D81" s="6">
         <v>1826</v>
       </c>
-      <c r="D79" s="4"/>
-[...16 lines deleted...]
-      <c r="C80" s="5">
+      <c r="E81" s="5"/>
+      <c r="F81" s="5"/>
+      <c r="G81" s="5"/>
+      <c r="H81" s="5"/>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5"/>
+      <c r="K81" s="4"/>
+      <c r="L81" s="4"/>
+      <c r="M81" s="7"/>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A82" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="D82" s="6">
         <v>1843</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E80" s="5">
+      <c r="E82" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="F82" s="6">
         <v>1874</v>
       </c>
-      <c r="F80" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="5">
+      <c r="G82" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="H82" s="6">
         <v>1859</v>
       </c>
-      <c r="H80" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I80" s="5">
+      <c r="I82" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="J82" s="6">
         <v>1876</v>
       </c>
-      <c r="J80" s="2"/>
-[...10 lines deleted...]
-      <c r="C81" s="5">
+      <c r="K82" s="4"/>
+      <c r="L82" s="4"/>
+      <c r="M82" s="7"/>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A83" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="D83" s="6">
         <v>2270</v>
       </c>
-      <c r="D81" s="4"/>
-[...16 lines deleted...]
-      <c r="C82" s="5">
+      <c r="E83" s="5"/>
+      <c r="F83" s="5"/>
+      <c r="G83" s="5"/>
+      <c r="H83" s="5"/>
+      <c r="I83" s="5"/>
+      <c r="J83" s="5"/>
+      <c r="K83" s="4"/>
+      <c r="L83" s="4"/>
+      <c r="M83" s="7"/>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A84" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="D84" s="6">
         <v>1756</v>
       </c>
-      <c r="D82" s="4"/>
-[...16 lines deleted...]
-      <c r="C83" s="5">
+      <c r="E84" s="5"/>
+      <c r="F84" s="5"/>
+      <c r="G84" s="5"/>
+      <c r="H84" s="5"/>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5"/>
+      <c r="K84" s="4"/>
+      <c r="L84" s="4"/>
+      <c r="M84" s="7"/>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A85" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="D85" s="6">
         <v>1795</v>
       </c>
-      <c r="D83" s="4"/>
-[...13 lines deleted...]
-      <c r="B84" s="5" t="s">
+      <c r="E85" s="5"/>
+      <c r="F85" s="5"/>
+      <c r="G85" s="5"/>
+      <c r="H85" s="5"/>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5"/>
+      <c r="K85" s="4"/>
+      <c r="L85" s="4"/>
+      <c r="M85" s="7"/>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A86" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="D86" s="6">
+        <v>1844</v>
+      </c>
+      <c r="E86" s="6"/>
+      <c r="F86" s="6"/>
+      <c r="G86" s="5"/>
+      <c r="H86" s="5"/>
+      <c r="I86" s="5"/>
+      <c r="J86" s="5"/>
+      <c r="K86" s="4"/>
+      <c r="L86" s="4"/>
+      <c r="M86" s="7"/>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A87" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D87" s="6">
+        <v>2284</v>
+      </c>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6"/>
+      <c r="G87" s="5"/>
+      <c r="H87" s="5"/>
+      <c r="I87" s="5"/>
+      <c r="J87" s="5"/>
+      <c r="K87" s="4"/>
+      <c r="L87" s="4"/>
+      <c r="M87" s="7"/>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A88" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D88" s="6">
+        <v>1811</v>
+      </c>
+      <c r="E88" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="F88" s="6">
+        <v>1889</v>
+      </c>
+      <c r="G88" s="5"/>
+      <c r="H88" s="5"/>
+      <c r="I88" s="5"/>
+      <c r="J88" s="5"/>
+      <c r="K88" s="4"/>
+      <c r="L88" s="4"/>
+      <c r="M88" s="7"/>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A89" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D89" s="6">
+        <v>1716</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F89" s="6">
+        <v>1757</v>
+      </c>
+      <c r="G89" s="5"/>
+      <c r="H89" s="5"/>
+      <c r="I89" s="5"/>
+      <c r="J89" s="5"/>
+      <c r="K89" s="4"/>
+      <c r="L89" s="4"/>
+      <c r="M89" s="7"/>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A90" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="D90" s="6">
+        <v>1951</v>
+      </c>
+      <c r="E90" s="6"/>
+      <c r="F90" s="6"/>
+      <c r="G90" s="5"/>
+      <c r="H90" s="5"/>
+      <c r="I90" s="5"/>
+      <c r="J90" s="5"/>
+      <c r="K90" s="4"/>
+      <c r="L90" s="4"/>
+      <c r="M90" s="7"/>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A91" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D91" s="6">
+        <v>1827</v>
+      </c>
+      <c r="E91" s="5"/>
+      <c r="F91" s="5"/>
+      <c r="G91" s="5"/>
+      <c r="H91" s="5"/>
+      <c r="I91" s="5"/>
+      <c r="J91" s="5"/>
+      <c r="K91" s="4"/>
+      <c r="L91" s="4"/>
+      <c r="M91" s="7"/>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A92" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D92" s="6">
+        <v>1853</v>
+      </c>
+      <c r="E92" s="5"/>
+      <c r="F92" s="5"/>
+      <c r="G92" s="5"/>
+      <c r="H92" s="5"/>
+      <c r="I92" s="5"/>
+      <c r="J92" s="5"/>
+      <c r="K92" s="4"/>
+      <c r="L92" s="4"/>
+      <c r="M92" s="7"/>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A93" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="D93" s="6">
+        <v>1764</v>
+      </c>
+      <c r="E93" s="6"/>
+      <c r="F93" s="6"/>
+      <c r="G93" s="5"/>
+      <c r="H93" s="5"/>
+      <c r="I93" s="5"/>
+      <c r="J93" s="5"/>
+      <c r="K93" s="4"/>
+      <c r="L93" s="4"/>
+      <c r="M93" s="7"/>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A94" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="D94" s="6">
+        <v>1723</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="F94" s="6">
+        <v>1850</v>
+      </c>
+      <c r="G94" s="5"/>
+      <c r="H94" s="5"/>
+      <c r="I94" s="5"/>
+      <c r="J94" s="5"/>
+      <c r="K94" s="4"/>
+      <c r="L94" s="4"/>
+      <c r="M94" s="7"/>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A95" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="D95" s="6">
+        <v>1369</v>
+      </c>
+      <c r="E95" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="F95" s="6">
+        <v>1693</v>
+      </c>
+      <c r="G95" s="5"/>
+      <c r="H95" s="5"/>
+      <c r="I95" s="5"/>
+      <c r="J95" s="5"/>
+      <c r="K95" s="4"/>
+      <c r="L95" s="4"/>
+      <c r="M95" s="7"/>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A96" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="D96" s="6">
+        <v>1608</v>
+      </c>
+      <c r="E96" s="6"/>
+      <c r="F96" s="6"/>
+      <c r="G96" s="5"/>
+      <c r="H96" s="5"/>
+      <c r="I96" s="5"/>
+      <c r="J96" s="5"/>
+      <c r="K96" s="4"/>
+      <c r="L96" s="4"/>
+      <c r="M96" s="7"/>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A97" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="D97" s="6">
+        <v>2265</v>
+      </c>
+      <c r="E97" s="5"/>
+      <c r="F97" s="5"/>
+      <c r="G97" s="5"/>
+      <c r="H97" s="5"/>
+      <c r="I97" s="5"/>
+      <c r="J97" s="5"/>
+      <c r="K97" s="4"/>
+      <c r="L97" s="4"/>
+      <c r="M97" s="7"/>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A98" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="D98" s="6">
+        <v>1634</v>
+      </c>
+      <c r="E98" s="5"/>
+      <c r="F98" s="5"/>
+      <c r="G98" s="5"/>
+      <c r="H98" s="5"/>
+      <c r="I98" s="5"/>
+      <c r="J98" s="5"/>
+      <c r="K98" s="4"/>
+      <c r="L98" s="4"/>
+      <c r="M98" s="7"/>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A99" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="D99" s="6">
+        <v>1609</v>
+      </c>
+      <c r="E99" s="5"/>
+      <c r="F99" s="5"/>
+      <c r="G99" s="5"/>
+      <c r="H99" s="5"/>
+      <c r="I99" s="5"/>
+      <c r="J99" s="5"/>
+      <c r="K99" s="4"/>
+      <c r="L99" s="4"/>
+      <c r="M99" s="7"/>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A100" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="D100" s="6">
+        <v>1646</v>
+      </c>
+      <c r="E100" s="5"/>
+      <c r="F100" s="5"/>
+      <c r="G100" s="5"/>
+      <c r="H100" s="5"/>
+      <c r="I100" s="5"/>
+      <c r="J100" s="5"/>
+      <c r="K100" s="4"/>
+      <c r="L100" s="4"/>
+      <c r="M100" s="7"/>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A101" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="D101" s="6">
+        <v>1992</v>
+      </c>
+      <c r="E101" s="5"/>
+      <c r="F101" s="5"/>
+      <c r="G101" s="5"/>
+      <c r="H101" s="5"/>
+      <c r="I101" s="5"/>
+      <c r="J101" s="5"/>
+      <c r="K101" s="4"/>
+      <c r="L101" s="4"/>
+      <c r="M101" s="7"/>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A102" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="D102" s="6">
+        <v>1798</v>
+      </c>
+      <c r="E102" s="5"/>
+      <c r="F102" s="5"/>
+      <c r="G102" s="3"/>
+      <c r="H102" s="5"/>
+      <c r="I102" s="5"/>
+      <c r="J102" s="5"/>
+      <c r="K102" s="4"/>
+      <c r="L102" s="4"/>
+      <c r="M102" s="7"/>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A103" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="D103" s="6">
+        <v>1837</v>
+      </c>
+      <c r="E103" s="5"/>
+      <c r="F103" s="5"/>
+      <c r="G103" s="5"/>
+      <c r="H103" s="5"/>
+      <c r="I103" s="5"/>
+      <c r="J103" s="5"/>
+      <c r="K103" s="4"/>
+      <c r="L103" s="4"/>
+      <c r="M103" s="7"/>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A104" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D104" s="6">
+        <v>1715</v>
+      </c>
+      <c r="E104" s="5"/>
+      <c r="F104" s="11"/>
+      <c r="G104" s="5"/>
+      <c r="H104" s="5"/>
+      <c r="I104" s="5"/>
+      <c r="J104" s="5"/>
+      <c r="K104" s="4"/>
+      <c r="L104" s="4"/>
+      <c r="M104" s="7"/>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A105" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="D105" s="6">
+        <v>1863</v>
+      </c>
+      <c r="E105" s="5"/>
+      <c r="F105" s="5"/>
+      <c r="G105" s="5"/>
+      <c r="H105" s="5"/>
+      <c r="I105" s="5"/>
+      <c r="J105" s="5"/>
+      <c r="K105" s="4"/>
+      <c r="L105" s="4"/>
+      <c r="M105" s="7"/>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A106" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="D106" s="6">
+        <v>1676</v>
+      </c>
+      <c r="E106" s="5"/>
+      <c r="F106" s="5"/>
+      <c r="G106" s="5"/>
+      <c r="H106" s="5"/>
+      <c r="I106" s="5"/>
+      <c r="J106" s="5"/>
+      <c r="K106" s="4"/>
+      <c r="L106" s="4"/>
+      <c r="M106" s="7"/>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A107" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="D107" s="6">
+        <v>1865</v>
+      </c>
+      <c r="E107" s="5"/>
+      <c r="F107" s="5"/>
+      <c r="G107" s="5"/>
+      <c r="H107" s="5"/>
+      <c r="I107" s="5"/>
+      <c r="J107" s="5"/>
+      <c r="K107" s="4"/>
+      <c r="L107" s="4"/>
+      <c r="M107" s="7"/>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A108" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="D108" s="6">
+        <v>1834</v>
+      </c>
+      <c r="E108" s="5"/>
+      <c r="F108" s="5"/>
+      <c r="G108" s="5"/>
+      <c r="H108" s="5"/>
+      <c r="I108" s="5"/>
+      <c r="J108" s="5"/>
+      <c r="K108" s="4"/>
+      <c r="L108" s="4"/>
+      <c r="M108" s="7"/>
+    </row>
+    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A109" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="D109" s="6">
+        <v>1747</v>
+      </c>
+      <c r="E109" s="5"/>
+      <c r="F109" s="5"/>
+      <c r="G109" s="5"/>
+      <c r="H109" s="5"/>
+      <c r="I109" s="5"/>
+      <c r="J109" s="5"/>
+      <c r="K109" s="4"/>
+      <c r="L109" s="4"/>
+      <c r="M109" s="7"/>
+    </row>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A110" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="D110" s="6">
+        <v>1751</v>
+      </c>
+      <c r="E110" s="6"/>
+      <c r="F110" s="6"/>
+      <c r="G110" s="5"/>
+      <c r="H110" s="5"/>
+      <c r="I110" s="5"/>
+      <c r="J110" s="5"/>
+      <c r="K110" s="4"/>
+      <c r="L110" s="4"/>
+      <c r="M110" s="7"/>
+    </row>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A111" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="D111" s="6">
+        <v>1770</v>
+      </c>
+      <c r="E111" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="F111" s="6">
+        <v>1955</v>
+      </c>
+      <c r="G111" s="5"/>
+      <c r="H111" s="5"/>
+      <c r="I111" s="5"/>
+      <c r="J111" s="5"/>
+      <c r="K111" s="4"/>
+      <c r="L111" s="4"/>
+      <c r="M111" s="7"/>
+    </row>
+    <row r="112" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A112" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D112" s="6">
+        <v>1816</v>
+      </c>
+      <c r="E112" s="6"/>
+      <c r="F112" s="6"/>
+      <c r="G112" s="5"/>
+      <c r="H112" s="5"/>
+      <c r="I112" s="5"/>
+      <c r="J112" s="5"/>
+      <c r="K112" s="4"/>
+      <c r="L112" s="4"/>
+      <c r="M112" s="7"/>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A113" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D113" s="6">
+        <v>1759</v>
+      </c>
+      <c r="E113" s="6"/>
+      <c r="F113" s="6"/>
+      <c r="G113" s="5"/>
+      <c r="H113" s="5"/>
+      <c r="I113" s="5"/>
+      <c r="J113" s="5"/>
+      <c r="K113" s="4"/>
+      <c r="L113" s="4"/>
+      <c r="M113" s="7"/>
+    </row>
+    <row r="114" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A114" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D114" s="6">
+        <v>1846</v>
+      </c>
+      <c r="E114" s="5"/>
+      <c r="F114" s="5"/>
+      <c r="G114" s="5"/>
+      <c r="H114" s="5"/>
+      <c r="I114" s="5"/>
+      <c r="J114" s="5"/>
+      <c r="K114" s="4"/>
+      <c r="L114" s="4"/>
+      <c r="M114" s="7"/>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A115" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D115" s="6">
+        <v>1789</v>
+      </c>
+      <c r="E115" s="6"/>
+      <c r="F115" s="6"/>
+      <c r="G115" s="5"/>
+      <c r="H115" s="5"/>
+      <c r="I115" s="5"/>
+      <c r="J115" s="5"/>
+      <c r="K115" s="4"/>
+      <c r="L115" s="4"/>
+      <c r="M115" s="7"/>
+    </row>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A116" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D116" s="6">
+        <v>2266</v>
+      </c>
+      <c r="E116" s="6"/>
+      <c r="F116" s="6"/>
+      <c r="G116" s="5"/>
+      <c r="H116" s="5"/>
+      <c r="I116" s="5"/>
+      <c r="J116" s="5"/>
+      <c r="K116" s="4"/>
+      <c r="L116" s="4"/>
+      <c r="M116" s="7"/>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A117" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="D117" s="6">
+        <v>2314</v>
+      </c>
+      <c r="E117" s="5"/>
+      <c r="F117" s="5"/>
+      <c r="G117" s="5"/>
+      <c r="H117" s="5"/>
+      <c r="I117" s="5"/>
+      <c r="J117" s="5"/>
+      <c r="K117" s="4"/>
+      <c r="L117" s="4"/>
+      <c r="M117" s="7"/>
+    </row>
+    <row r="118" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A118" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D118" s="6">
+        <v>1103</v>
+      </c>
+      <c r="E118" s="5"/>
+      <c r="F118" s="5"/>
+      <c r="G118" s="5"/>
+      <c r="H118" s="5"/>
+      <c r="I118" s="5"/>
+      <c r="J118" s="5"/>
+      <c r="K118" s="4"/>
+      <c r="L118" s="4"/>
+      <c r="M118" s="7"/>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A119" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="D119" s="6">
+        <v>1669</v>
+      </c>
+      <c r="E119" s="5"/>
+      <c r="F119" s="5"/>
+      <c r="G119" s="5"/>
+      <c r="H119" s="5"/>
+      <c r="I119" s="5"/>
+      <c r="J119" s="5"/>
+      <c r="K119" s="4"/>
+      <c r="L119" s="4"/>
+      <c r="M119" s="7"/>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A120" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D120" s="6">
+        <v>1255</v>
+      </c>
+      <c r="E120" s="5"/>
+      <c r="F120" s="5"/>
+      <c r="G120" s="5"/>
+      <c r="H120" s="5"/>
+      <c r="I120" s="5"/>
+      <c r="J120" s="5"/>
+      <c r="K120" s="4"/>
+      <c r="L120" s="4"/>
+      <c r="M120" s="7"/>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A121" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="D121" s="6">
+        <v>1870</v>
+      </c>
+      <c r="E121" s="5"/>
+      <c r="F121" s="5"/>
+      <c r="G121" s="5"/>
+      <c r="H121" s="5"/>
+      <c r="I121" s="5"/>
+      <c r="J121" s="5"/>
+      <c r="K121" s="4"/>
+      <c r="L121" s="4"/>
+      <c r="M121" s="7"/>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A122" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D122" s="6">
+        <v>1838</v>
+      </c>
+      <c r="E122" s="5"/>
+      <c r="F122" s="5"/>
+      <c r="G122" s="5"/>
+      <c r="H122" s="5"/>
+      <c r="I122" s="5"/>
+      <c r="J122" s="5"/>
+      <c r="K122" s="4"/>
+      <c r="L122" s="4"/>
+      <c r="M122" s="7"/>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A123" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="D123" s="6">
+        <v>1883</v>
+      </c>
+      <c r="E123" s="5"/>
+      <c r="F123" s="5"/>
+      <c r="G123" s="5"/>
+      <c r="H123" s="5"/>
+      <c r="I123" s="5"/>
+      <c r="J123" s="5"/>
+      <c r="K123" s="4"/>
+      <c r="L123" s="4"/>
+      <c r="M123" s="7"/>
+    </row>
+    <row r="124" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A124" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D124" s="6">
+        <v>1762</v>
+      </c>
+      <c r="E124" s="5"/>
+      <c r="F124" s="5"/>
+      <c r="G124" s="5"/>
+      <c r="H124" s="5"/>
+      <c r="I124" s="5"/>
+      <c r="J124" s="5"/>
+      <c r="K124" s="4"/>
+      <c r="L124" s="4"/>
+      <c r="M124" s="7"/>
+    </row>
+    <row r="125" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A125" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D125" s="6">
+        <v>1973</v>
+      </c>
+      <c r="E125" s="5"/>
+      <c r="F125" s="5"/>
+      <c r="G125" s="5"/>
+      <c r="H125" s="5"/>
+      <c r="I125" s="5"/>
+      <c r="J125" s="5"/>
+      <c r="K125" s="4"/>
+      <c r="L125" s="4"/>
+      <c r="M125" s="7"/>
+    </row>
+    <row r="126" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A126" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D126" s="6">
+        <v>1096</v>
+      </c>
+      <c r="E126" s="5"/>
+      <c r="F126" s="5"/>
+      <c r="G126" s="5"/>
+      <c r="H126" s="5"/>
+      <c r="I126" s="5"/>
+      <c r="J126" s="5"/>
+      <c r="K126" s="4"/>
+      <c r="L126" s="4"/>
+      <c r="M126" s="7"/>
+    </row>
+    <row r="127" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A127" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="D127" s="6">
+        <v>1825</v>
+      </c>
+      <c r="E127" s="5"/>
+      <c r="F127" s="5"/>
+      <c r="G127" s="5"/>
+      <c r="H127" s="5"/>
+      <c r="I127" s="5"/>
+      <c r="J127" s="5"/>
+      <c r="K127" s="4"/>
+      <c r="L127" s="4"/>
+      <c r="M127" s="7"/>
+    </row>
+    <row r="128" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A128" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D128" s="6">
+        <v>1954</v>
+      </c>
+      <c r="E128" s="5"/>
+      <c r="F128" s="5"/>
+      <c r="G128" s="5"/>
+      <c r="H128" s="5"/>
+      <c r="I128" s="5"/>
+      <c r="J128" s="5"/>
+      <c r="K128" s="4"/>
+      <c r="L128" s="4"/>
+      <c r="M128" s="7"/>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A129" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D129" s="6">
+        <v>1585</v>
+      </c>
+      <c r="E129" s="5"/>
+      <c r="F129" s="5"/>
+      <c r="G129" s="5"/>
+      <c r="H129" s="5"/>
+      <c r="I129" s="5"/>
+      <c r="J129" s="5"/>
+      <c r="K129" s="4"/>
+      <c r="L129" s="4"/>
+      <c r="M129" s="7"/>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A130" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="B130" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="C84" s="5">
-[...923 lines deleted...]
-      <c r="C129" s="5">
+      <c r="C130" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="D130" s="6">
         <v>1321</v>
       </c>
-      <c r="D129" s="4"/>
-[...16 lines deleted...]
-      <c r="C130" s="5">
+      <c r="E130" s="5"/>
+      <c r="F130" s="5"/>
+      <c r="G130" s="5"/>
+      <c r="H130" s="5"/>
+      <c r="I130" s="5"/>
+      <c r="J130" s="5"/>
+      <c r="K130" s="4"/>
+      <c r="L130" s="4"/>
+      <c r="M130" s="7"/>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A131" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="D131" s="6">
         <v>1637</v>
       </c>
-      <c r="D130" s="4"/>
-[...16 lines deleted...]
-      <c r="C131" s="5">
+      <c r="E131" s="5"/>
+      <c r="F131" s="5"/>
+      <c r="G131" s="5"/>
+      <c r="H131" s="5"/>
+      <c r="I131" s="5"/>
+      <c r="J131" s="5"/>
+      <c r="K131" s="4"/>
+      <c r="L131" s="4"/>
+      <c r="M131" s="7"/>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A132" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="D132" s="6">
+        <v>2336</v>
+      </c>
+      <c r="E132" s="5"/>
+      <c r="F132" s="5"/>
+      <c r="G132" s="5"/>
+      <c r="H132" s="5"/>
+      <c r="I132" s="5"/>
+      <c r="J132" s="5"/>
+      <c r="K132" s="4"/>
+      <c r="L132" s="4"/>
+      <c r="M132" s="7"/>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A133" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="D133" s="6">
         <v>1848</v>
       </c>
-      <c r="D131" s="4"/>
-[...16 lines deleted...]
-      <c r="C132" s="5">
+      <c r="E133" s="5"/>
+      <c r="F133" s="5"/>
+      <c r="G133" s="5"/>
+      <c r="H133" s="5"/>
+      <c r="I133" s="5"/>
+      <c r="J133" s="5"/>
+      <c r="K133" s="4"/>
+      <c r="L133" s="4"/>
+      <c r="M133" s="7"/>
+    </row>
+    <row r="134" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A134" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="D134" s="6">
         <v>1754</v>
       </c>
-      <c r="D132" s="4"/>
-[...16 lines deleted...]
-      <c r="C133" s="5">
+      <c r="E134" s="5"/>
+      <c r="F134" s="5"/>
+      <c r="G134" s="5"/>
+      <c r="H134" s="5"/>
+      <c r="I134" s="5"/>
+      <c r="J134" s="5"/>
+      <c r="K134" s="4"/>
+      <c r="L134" s="4"/>
+      <c r="M134" s="7"/>
+    </row>
+    <row r="135" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A135" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="D135" s="6">
         <v>1839</v>
       </c>
-      <c r="D133" s="4"/>
-[...16 lines deleted...]
-      <c r="C134" s="5">
+      <c r="E135" s="5"/>
+      <c r="F135" s="5"/>
+      <c r="G135" s="5"/>
+      <c r="H135" s="5"/>
+      <c r="I135" s="5"/>
+      <c r="J135" s="5"/>
+      <c r="K135" s="4"/>
+      <c r="L135" s="4"/>
+      <c r="M135" s="7"/>
+    </row>
+    <row r="136" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A136" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="D136" s="6">
         <v>1714</v>
       </c>
-      <c r="D134" s="4"/>
-[...16 lines deleted...]
-      <c r="C135" s="5">
+      <c r="E136" s="5"/>
+      <c r="F136" s="5"/>
+      <c r="G136" s="5"/>
+      <c r="H136" s="5"/>
+      <c r="I136" s="5"/>
+      <c r="J136" s="5"/>
+      <c r="K136" s="4"/>
+      <c r="L136" s="4"/>
+      <c r="M136" s="7"/>
+    </row>
+    <row r="137" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A137" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="D137" s="6">
         <v>1875</v>
       </c>
-      <c r="D135" s="4"/>
-[...16 lines deleted...]
-      <c r="C136" s="5">
+      <c r="E137" s="5"/>
+      <c r="F137" s="5"/>
+      <c r="G137" s="5"/>
+      <c r="H137" s="5"/>
+      <c r="I137" s="5"/>
+      <c r="J137" s="5"/>
+      <c r="K137" s="4"/>
+      <c r="L137" s="4"/>
+      <c r="M137" s="7"/>
+    </row>
+    <row r="138" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A138" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="D138" s="6">
         <v>2282</v>
       </c>
-      <c r="D136" s="4"/>
-[...16 lines deleted...]
-      <c r="C137" s="5">
+      <c r="E138" s="5"/>
+      <c r="F138" s="5"/>
+      <c r="G138" s="5"/>
+      <c r="H138" s="5"/>
+      <c r="I138" s="5"/>
+      <c r="J138" s="5"/>
+      <c r="K138" s="4"/>
+      <c r="L138" s="4"/>
+      <c r="M138" s="7"/>
+    </row>
+    <row r="139" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A139" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="D139" s="6">
         <v>1745</v>
       </c>
-      <c r="D137" s="4"/>
-[...16 lines deleted...]
-      <c r="C138" s="5">
+      <c r="E139" s="5"/>
+      <c r="F139" s="5"/>
+      <c r="G139" s="5"/>
+      <c r="H139" s="5"/>
+      <c r="I139" s="5"/>
+      <c r="J139" s="5"/>
+      <c r="K139" s="4"/>
+      <c r="L139" s="4"/>
+      <c r="M139" s="7"/>
+    </row>
+    <row r="140" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A140" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="D140" s="6">
         <v>1600</v>
       </c>
-      <c r="D138" s="4"/>
-[...16 lines deleted...]
-      <c r="C139" s="5">
+      <c r="E140" s="5"/>
+      <c r="F140" s="5"/>
+      <c r="G140" s="5"/>
+      <c r="H140" s="5"/>
+      <c r="I140" s="5"/>
+      <c r="J140" s="5"/>
+      <c r="K140" s="4"/>
+      <c r="L140" s="4"/>
+      <c r="M140" s="7"/>
+    </row>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A141" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="D141" s="6">
         <v>2268</v>
       </c>
-      <c r="D139" s="4"/>
-[...16 lines deleted...]
-      <c r="C140" s="5">
+      <c r="E141" s="5"/>
+      <c r="F141" s="5"/>
+      <c r="G141" s="5"/>
+      <c r="H141" s="5"/>
+      <c r="I141" s="5"/>
+      <c r="J141" s="5"/>
+      <c r="K141" s="4"/>
+      <c r="L141" s="4"/>
+      <c r="M141" s="7"/>
+    </row>
+    <row r="142" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A142" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="D142" s="6">
         <v>1998</v>
       </c>
-      <c r="D140" s="4"/>
-[...16 lines deleted...]
-      <c r="C141" s="5">
+      <c r="E142" s="5"/>
+      <c r="F142" s="5"/>
+      <c r="G142" s="5"/>
+      <c r="H142" s="5"/>
+      <c r="I142" s="5"/>
+      <c r="J142" s="5"/>
+      <c r="K142" s="4"/>
+      <c r="L142" s="4"/>
+      <c r="M142" s="7"/>
+    </row>
+    <row r="143" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A143" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="D143" s="6">
         <v>1410</v>
       </c>
-      <c r="D141" s="4"/>
-[...16 lines deleted...]
-      <c r="C142" s="5">
+      <c r="E143" s="5"/>
+      <c r="F143" s="5"/>
+      <c r="G143" s="5"/>
+      <c r="H143" s="5"/>
+      <c r="I143" s="5"/>
+      <c r="J143" s="5"/>
+      <c r="K143" s="4"/>
+      <c r="L143" s="4"/>
+      <c r="M143" s="7"/>
+    </row>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A144" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="D144" s="6">
         <v>1864</v>
       </c>
-      <c r="D142" s="4"/>
-[...16 lines deleted...]
-      <c r="C143" s="5">
+      <c r="E144" s="5"/>
+      <c r="F144" s="5"/>
+      <c r="G144" s="5"/>
+      <c r="H144" s="5"/>
+      <c r="I144" s="5"/>
+      <c r="J144" s="5"/>
+      <c r="K144" s="4"/>
+      <c r="L144" s="4"/>
+      <c r="M144" s="7"/>
+    </row>
+    <row r="145" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A145" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="D145" s="6">
         <v>1698</v>
       </c>
-      <c r="D143" s="4"/>
-[...16 lines deleted...]
-      <c r="C144" s="5">
+      <c r="E145" s="5"/>
+      <c r="F145" s="5"/>
+      <c r="G145" s="5"/>
+      <c r="H145" s="5"/>
+      <c r="I145" s="5"/>
+      <c r="J145" s="5"/>
+      <c r="K145" s="4"/>
+      <c r="L145" s="4"/>
+      <c r="M145" s="7"/>
+    </row>
+    <row r="146" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A146" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="D146" s="6">
         <v>1982</v>
       </c>
-      <c r="D144" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="5">
+      <c r="E146" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="F146" s="6">
         <v>2323</v>
       </c>
-      <c r="F144" s="4"/>
-[...14 lines deleted...]
-      <c r="C145" s="5">
+      <c r="G146" s="5"/>
+      <c r="H146" s="5"/>
+      <c r="I146" s="5"/>
+      <c r="J146" s="5"/>
+      <c r="K146" s="4"/>
+      <c r="L146" s="4"/>
+      <c r="M146" s="7"/>
+    </row>
+    <row r="147" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A147" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="D147" s="6">
         <v>1989</v>
       </c>
-      <c r="D145" s="4"/>
-[...16 lines deleted...]
-      <c r="C146" s="5">
+      <c r="E147" s="5"/>
+      <c r="F147" s="5"/>
+      <c r="G147" s="5"/>
+      <c r="H147" s="5"/>
+      <c r="I147" s="5"/>
+      <c r="J147" s="5"/>
+      <c r="K147" s="4"/>
+      <c r="L147" s="4"/>
+      <c r="M147" s="7"/>
+    </row>
+    <row r="148" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A148" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="D148" s="6">
         <v>1855</v>
       </c>
-      <c r="D146" s="4"/>
-[...16 lines deleted...]
-      <c r="C147" s="4">
+      <c r="E148" s="5"/>
+      <c r="F148" s="5"/>
+      <c r="G148" s="5"/>
+      <c r="H148" s="5"/>
+      <c r="I148" s="5"/>
+      <c r="J148" s="5"/>
+      <c r="K148" s="4"/>
+      <c r="L148" s="4"/>
+      <c r="M148" s="7"/>
+    </row>
+    <row r="149" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A149" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="D149" s="5">
         <v>2322</v>
       </c>
-      <c r="D147" s="8"/>
-[...469 lines deleted...]
-      <c r="L180" s="3"/>
+      <c r="E149" s="12"/>
+      <c r="F149" s="12"/>
+      <c r="G149" s="12"/>
+      <c r="H149" s="12"/>
+      <c r="I149" s="12"/>
+      <c r="J149" s="12"/>
+      <c r="K149" s="13"/>
+      <c r="L149" s="13"/>
+      <c r="M149" s="13"/>
+    </row>
+    <row r="150" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A150" s="7"/>
+      <c r="B150" s="14"/>
+      <c r="C150" s="5"/>
+      <c r="D150" s="14"/>
+      <c r="E150" s="12"/>
+      <c r="F150" s="12"/>
+      <c r="G150" s="12"/>
+      <c r="H150" s="12"/>
+      <c r="I150" s="12"/>
+      <c r="J150" s="12"/>
+      <c r="K150" s="13"/>
+      <c r="L150" s="13"/>
+      <c r="M150" s="13"/>
+    </row>
+    <row r="151" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A151" s="7"/>
+      <c r="B151" s="14"/>
+      <c r="C151" s="5"/>
+      <c r="D151" s="14"/>
+      <c r="E151" s="12"/>
+      <c r="F151" s="12"/>
+      <c r="G151" s="12"/>
+      <c r="H151" s="12"/>
+      <c r="I151" s="12"/>
+      <c r="J151" s="12"/>
+      <c r="K151" s="13"/>
+      <c r="L151" s="13"/>
+      <c r="M151" s="13"/>
+    </row>
+    <row r="152" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A152" s="7"/>
+      <c r="B152" s="14"/>
+      <c r="C152" s="5"/>
+      <c r="D152" s="14"/>
+      <c r="E152" s="12"/>
+      <c r="F152" s="12"/>
+      <c r="G152" s="12"/>
+      <c r="H152" s="12"/>
+      <c r="I152" s="12"/>
+      <c r="J152" s="12"/>
+      <c r="K152" s="13"/>
+      <c r="L152" s="13"/>
+      <c r="M152" s="13"/>
+    </row>
+    <row r="153" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A153" s="7"/>
+      <c r="B153" s="14"/>
+      <c r="C153" s="5"/>
+      <c r="D153" s="14"/>
+      <c r="E153" s="12"/>
+      <c r="F153" s="12"/>
+      <c r="G153" s="12"/>
+      <c r="H153" s="12"/>
+      <c r="I153" s="12"/>
+      <c r="J153" s="12"/>
+      <c r="K153" s="13"/>
+      <c r="L153" s="13"/>
+      <c r="M153" s="13"/>
+    </row>
+    <row r="154" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A154" s="7"/>
+      <c r="B154" s="14"/>
+      <c r="C154" s="5"/>
+      <c r="D154" s="14"/>
+      <c r="E154" s="12"/>
+      <c r="F154" s="12"/>
+      <c r="G154" s="12"/>
+      <c r="H154" s="12"/>
+      <c r="I154" s="12"/>
+      <c r="J154" s="12"/>
+      <c r="K154" s="13"/>
+      <c r="L154" s="13"/>
+      <c r="M154" s="13"/>
+    </row>
+    <row r="155" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A155" s="7"/>
+      <c r="B155" s="14"/>
+      <c r="C155" s="5"/>
+      <c r="D155" s="14"/>
+      <c r="E155" s="12"/>
+      <c r="F155" s="12"/>
+      <c r="G155" s="12"/>
+      <c r="H155" s="12"/>
+      <c r="I155" s="12"/>
+      <c r="J155" s="12"/>
+      <c r="K155" s="13"/>
+      <c r="L155" s="13"/>
+      <c r="M155" s="13"/>
+    </row>
+    <row r="156" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A156" s="7"/>
+      <c r="B156" s="14"/>
+      <c r="C156" s="5"/>
+      <c r="D156" s="14"/>
+      <c r="E156" s="12"/>
+      <c r="F156" s="12"/>
+      <c r="G156" s="12"/>
+      <c r="H156" s="12"/>
+      <c r="I156" s="12"/>
+      <c r="J156" s="12"/>
+      <c r="K156" s="13"/>
+      <c r="L156" s="13"/>
+      <c r="M156" s="13"/>
+    </row>
+    <row r="157" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A157" s="7"/>
+      <c r="B157" s="14"/>
+      <c r="C157" s="5"/>
+      <c r="D157" s="14"/>
+      <c r="E157" s="12"/>
+      <c r="F157" s="12"/>
+      <c r="G157" s="12"/>
+      <c r="H157" s="12"/>
+      <c r="I157" s="12"/>
+      <c r="J157" s="12"/>
+      <c r="K157" s="13"/>
+      <c r="L157" s="13"/>
+      <c r="M157" s="13"/>
+    </row>
+    <row r="158" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A158" s="7"/>
+      <c r="B158" s="14"/>
+      <c r="C158" s="5"/>
+      <c r="D158" s="14"/>
+      <c r="E158" s="12"/>
+      <c r="F158" s="12"/>
+      <c r="G158" s="12"/>
+      <c r="H158" s="12"/>
+      <c r="I158" s="12"/>
+      <c r="J158" s="12"/>
+      <c r="K158" s="13"/>
+      <c r="L158" s="13"/>
+      <c r="M158" s="13"/>
+    </row>
+    <row r="159" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A159" s="7"/>
+      <c r="B159" s="14"/>
+      <c r="C159" s="5"/>
+      <c r="D159" s="14"/>
+      <c r="E159" s="12"/>
+      <c r="F159" s="12"/>
+      <c r="G159" s="12"/>
+      <c r="H159" s="12"/>
+      <c r="I159" s="12"/>
+      <c r="J159" s="12"/>
+      <c r="K159" s="13"/>
+      <c r="L159" s="13"/>
+      <c r="M159" s="13"/>
+    </row>
+    <row r="160" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A160" s="7"/>
+      <c r="B160" s="14"/>
+      <c r="C160" s="5"/>
+      <c r="D160" s="14"/>
+      <c r="E160" s="12"/>
+      <c r="F160" s="12"/>
+      <c r="G160" s="12"/>
+      <c r="H160" s="12"/>
+      <c r="I160" s="12"/>
+      <c r="J160" s="12"/>
+      <c r="K160" s="13"/>
+      <c r="L160" s="13"/>
+      <c r="M160" s="13"/>
+    </row>
+    <row r="161" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A161" s="7"/>
+      <c r="B161" s="14"/>
+      <c r="C161" s="5"/>
+      <c r="D161" s="14"/>
+      <c r="E161" s="12"/>
+      <c r="F161" s="12"/>
+      <c r="G161" s="12"/>
+      <c r="H161" s="12"/>
+      <c r="I161" s="12"/>
+      <c r="J161" s="12"/>
+      <c r="K161" s="13"/>
+      <c r="L161" s="13"/>
+      <c r="M161" s="13"/>
+    </row>
+    <row r="162" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A162" s="7"/>
+      <c r="B162" s="14"/>
+      <c r="C162" s="5"/>
+      <c r="D162" s="14"/>
+      <c r="E162" s="12"/>
+      <c r="F162" s="12"/>
+      <c r="G162" s="12"/>
+      <c r="H162" s="12"/>
+      <c r="I162" s="12"/>
+      <c r="J162" s="12"/>
+      <c r="K162" s="13"/>
+      <c r="L162" s="13"/>
+      <c r="M162" s="13"/>
+    </row>
+    <row r="163" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A163" s="7"/>
+      <c r="B163" s="14"/>
+      <c r="C163" s="5"/>
+      <c r="D163" s="14"/>
+      <c r="E163" s="12"/>
+      <c r="F163" s="12"/>
+      <c r="G163" s="12"/>
+      <c r="H163" s="12"/>
+      <c r="I163" s="12"/>
+      <c r="J163" s="12"/>
+      <c r="K163" s="13"/>
+      <c r="L163" s="13"/>
+      <c r="M163" s="13"/>
+    </row>
+    <row r="164" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A164" s="7"/>
+      <c r="B164" s="14"/>
+      <c r="C164" s="5"/>
+      <c r="D164" s="14"/>
+      <c r="E164" s="12"/>
+      <c r="F164" s="12"/>
+      <c r="G164" s="12"/>
+      <c r="H164" s="12"/>
+      <c r="I164" s="12"/>
+      <c r="J164" s="12"/>
+      <c r="K164" s="13"/>
+      <c r="L164" s="13"/>
+      <c r="M164" s="13"/>
+    </row>
+    <row r="165" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A165" s="7"/>
+      <c r="B165" s="14"/>
+      <c r="C165" s="5"/>
+      <c r="D165" s="14"/>
+      <c r="E165" s="12"/>
+      <c r="F165" s="12"/>
+      <c r="G165" s="12"/>
+      <c r="H165" s="12"/>
+      <c r="I165" s="12"/>
+      <c r="J165" s="12"/>
+      <c r="K165" s="13"/>
+      <c r="L165" s="13"/>
+      <c r="M165" s="13"/>
+    </row>
+    <row r="166" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A166" s="7"/>
+      <c r="B166" s="14"/>
+      <c r="C166" s="5"/>
+      <c r="D166" s="14"/>
+      <c r="E166" s="12"/>
+      <c r="F166" s="12"/>
+      <c r="G166" s="12"/>
+      <c r="H166" s="12"/>
+      <c r="I166" s="12"/>
+      <c r="J166" s="12"/>
+      <c r="K166" s="13"/>
+      <c r="L166" s="13"/>
+      <c r="M166" s="13"/>
+    </row>
+    <row r="167" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A167" s="7"/>
+      <c r="B167" s="14"/>
+      <c r="C167" s="5"/>
+      <c r="D167" s="14"/>
+      <c r="E167" s="12"/>
+      <c r="F167" s="12"/>
+      <c r="G167" s="12"/>
+      <c r="H167" s="12"/>
+      <c r="I167" s="12"/>
+      <c r="J167" s="12"/>
+      <c r="K167" s="13"/>
+      <c r="L167" s="13"/>
+      <c r="M167" s="13"/>
+    </row>
+    <row r="168" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A168" s="7"/>
+      <c r="B168" s="14"/>
+      <c r="C168" s="5"/>
+      <c r="D168" s="14"/>
+      <c r="E168" s="12"/>
+      <c r="F168" s="12"/>
+      <c r="G168" s="12"/>
+      <c r="H168" s="12"/>
+      <c r="I168" s="12"/>
+      <c r="J168" s="12"/>
+      <c r="K168" s="13"/>
+      <c r="L168" s="13"/>
+      <c r="M168" s="13"/>
+    </row>
+    <row r="169" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A169" s="7"/>
+      <c r="B169" s="14"/>
+      <c r="C169" s="5"/>
+      <c r="D169" s="14"/>
+      <c r="E169" s="12"/>
+      <c r="F169" s="12"/>
+      <c r="G169" s="12"/>
+      <c r="H169" s="12"/>
+      <c r="I169" s="12"/>
+      <c r="J169" s="12"/>
+      <c r="K169" s="13"/>
+      <c r="L169" s="13"/>
+      <c r="M169" s="13"/>
+    </row>
+    <row r="170" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A170" s="7"/>
+      <c r="B170" s="14"/>
+      <c r="C170" s="5"/>
+      <c r="D170" s="14"/>
+      <c r="E170" s="12"/>
+      <c r="F170" s="12"/>
+      <c r="G170" s="12"/>
+      <c r="H170" s="12"/>
+      <c r="I170" s="12"/>
+      <c r="J170" s="12"/>
+      <c r="K170" s="13"/>
+      <c r="L170" s="13"/>
+      <c r="M170" s="13"/>
+    </row>
+    <row r="171" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A171" s="7"/>
+      <c r="B171" s="14"/>
+      <c r="C171" s="5"/>
+      <c r="D171" s="14"/>
+      <c r="E171" s="12"/>
+      <c r="F171" s="12"/>
+      <c r="G171" s="12"/>
+      <c r="H171" s="12"/>
+      <c r="I171" s="12"/>
+      <c r="J171" s="12"/>
+      <c r="K171" s="13"/>
+      <c r="L171" s="13"/>
+      <c r="M171" s="13"/>
+    </row>
+    <row r="172" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A172" s="7"/>
+      <c r="B172" s="14"/>
+      <c r="C172" s="5"/>
+      <c r="D172" s="14"/>
+      <c r="E172" s="12"/>
+      <c r="F172" s="12"/>
+      <c r="G172" s="12"/>
+      <c r="H172" s="12"/>
+      <c r="I172" s="12"/>
+      <c r="J172" s="12"/>
+      <c r="K172" s="13"/>
+      <c r="L172" s="13"/>
+      <c r="M172" s="13"/>
+    </row>
+    <row r="173" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A173" s="7"/>
+      <c r="B173" s="14"/>
+      <c r="C173" s="5"/>
+      <c r="D173" s="14"/>
+      <c r="E173" s="12"/>
+      <c r="F173" s="12"/>
+      <c r="G173" s="12"/>
+      <c r="H173" s="12"/>
+      <c r="I173" s="12"/>
+      <c r="J173" s="12"/>
+      <c r="K173" s="13"/>
+      <c r="L173" s="13"/>
+      <c r="M173" s="13"/>
+    </row>
+    <row r="174" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A174" s="7"/>
+      <c r="B174" s="14"/>
+      <c r="C174" s="5"/>
+      <c r="D174" s="14"/>
+      <c r="E174" s="12"/>
+      <c r="F174" s="12"/>
+      <c r="G174" s="12"/>
+      <c r="H174" s="12"/>
+      <c r="I174" s="12"/>
+      <c r="J174" s="12"/>
+      <c r="K174" s="13"/>
+      <c r="L174" s="13"/>
+      <c r="M174" s="13"/>
+    </row>
+    <row r="175" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A175" s="7"/>
+      <c r="B175" s="14"/>
+      <c r="C175" s="5"/>
+      <c r="D175" s="14"/>
+      <c r="E175" s="12"/>
+      <c r="F175" s="12"/>
+      <c r="G175" s="12"/>
+      <c r="H175" s="12"/>
+      <c r="I175" s="12"/>
+      <c r="J175" s="12"/>
+      <c r="K175" s="13"/>
+      <c r="L175" s="13"/>
+      <c r="M175" s="13"/>
+    </row>
+    <row r="176" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A176" s="7"/>
+      <c r="B176" s="14"/>
+      <c r="C176" s="5"/>
+      <c r="D176" s="14"/>
+      <c r="E176" s="12"/>
+      <c r="F176" s="12"/>
+      <c r="G176" s="12"/>
+      <c r="H176" s="12"/>
+      <c r="I176" s="12"/>
+      <c r="J176" s="12"/>
+      <c r="K176" s="13"/>
+      <c r="L176" s="13"/>
+      <c r="M176" s="13"/>
+    </row>
+    <row r="177" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A177" s="7"/>
+      <c r="B177" s="14"/>
+      <c r="C177" s="5"/>
+      <c r="D177" s="14"/>
+      <c r="E177" s="12"/>
+      <c r="F177" s="12"/>
+      <c r="G177" s="12"/>
+      <c r="H177" s="12"/>
+      <c r="I177" s="12"/>
+      <c r="J177" s="12"/>
+      <c r="K177" s="13"/>
+      <c r="L177" s="13"/>
+      <c r="M177" s="13"/>
+    </row>
+    <row r="178" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A178" s="7"/>
+      <c r="B178" s="14"/>
+      <c r="C178" s="5"/>
+      <c r="D178" s="14"/>
+      <c r="E178" s="12"/>
+      <c r="F178" s="12"/>
+      <c r="G178" s="12"/>
+      <c r="H178" s="12"/>
+      <c r="I178" s="12"/>
+      <c r="J178" s="12"/>
+      <c r="K178" s="13"/>
+      <c r="L178" s="13"/>
+      <c r="M178" s="13"/>
+    </row>
+    <row r="179" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A179" s="7"/>
+      <c r="B179" s="14"/>
+      <c r="C179" s="5"/>
+      <c r="D179" s="14"/>
+      <c r="E179" s="12"/>
+      <c r="F179" s="12"/>
+      <c r="G179" s="12"/>
+      <c r="H179" s="12"/>
+      <c r="I179" s="12"/>
+      <c r="J179" s="12"/>
+      <c r="K179" s="13"/>
+      <c r="L179" s="13"/>
+      <c r="M179" s="13"/>
+    </row>
+    <row r="180" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A180" s="7"/>
+      <c r="B180" s="14"/>
+      <c r="C180" s="5"/>
+      <c r="D180" s="14"/>
+      <c r="E180" s="12"/>
+      <c r="F180" s="12"/>
+      <c r="G180" s="12"/>
+      <c r="H180" s="12"/>
+      <c r="I180" s="12"/>
+      <c r="J180" s="12"/>
+      <c r="K180" s="13"/>
+      <c r="L180" s="13"/>
+      <c r="M180" s="13"/>
+    </row>
+    <row r="181" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A181" s="7"/>
+      <c r="B181" s="14"/>
+      <c r="C181" s="5"/>
+      <c r="D181" s="14"/>
+      <c r="E181" s="12"/>
+      <c r="F181" s="12"/>
+      <c r="G181" s="12"/>
+      <c r="H181" s="12"/>
+      <c r="I181" s="12"/>
+      <c r="J181" s="12"/>
+      <c r="K181" s="13"/>
+      <c r="L181" s="13"/>
+      <c r="M181" s="13"/>
+    </row>
+    <row r="182" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A182" s="7"/>
+      <c r="B182" s="14"/>
+      <c r="C182" s="5"/>
+      <c r="D182" s="14"/>
+      <c r="E182" s="12"/>
+      <c r="F182" s="12"/>
+      <c r="G182" s="12"/>
+      <c r="H182" s="12"/>
+      <c r="I182" s="12"/>
+      <c r="J182" s="12"/>
+      <c r="K182" s="13"/>
+      <c r="L182" s="13"/>
+      <c r="M182" s="13"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="A57">
-    <cfRule type="expression" dxfId="0" priority="4" stopIfTrue="1">
+  <conditionalFormatting sqref="B58">
+    <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>"$AC3=""Provisionally Accredited"""</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Classification: Confidential</oddFooter>
+  </headerFooter>
 </worksheet>
-</file>
-[...290 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EEA LIC authorised broker CSN</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company>Lloyd's</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Ward, Sarah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_SetDate">
-    <vt:lpwstr>2021-10-22T08:10:57Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_SetDate">
+    <vt:lpwstr>2026-10-22T15:25:07Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Name">
     <vt:lpwstr>b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_SiteId">
     <vt:lpwstr>8df4b91e-bf72-411d-9902-5ecc8f1e6c11</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_ActionId">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_ActionId">
+    <vt:lpwstr>4f7c265d-fe0e-436a-9f3f-63fab8265014</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
-[...21 lines deleted...]
-    <vt:bool>false</vt:bool>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_b3b4ac1b-ad46-41e5-bbef-cfcc59b99d32_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>